--- v0 (2025-12-07)
+++ v1 (2026-08-24)
@@ -36,87 +36,87 @@
   <si>
     <t>Number</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Net Weight</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>1 PCS</t>
   </si>
   <si>
     <t>5220271</t>
   </si>
   <si>
     <t>Spacer</t>
   </si>
   <si>
-    <t>.022</t>
+    <t>0.022</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>5021940</t>
   </si>
   <si>
     <t>Spring</t>
   </si>
   <si>
     <t>0.013</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>5013177</t>
   </si>
   <si>
     <t>Washer</t>
   </si>
   <si>
     <t>0.030</t>
   </si>
   <si>
     <t>TBRSB 10.5x28x6</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>5219100</t>
   </si>
   <si>
-    <t>.005</t>
+    <t>0.005</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>5002077</t>
   </si>
   <si>
     <t>Screw</t>
   </si>
   <si>
     <t>0.025</t>
   </si>
   <si>
     <t>M6S 10x30</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>5011554</t>
   </si>
   <si>
     <t>Nut</t>
   </si>