--- v0 (2025-10-14)
+++ v1 (2026-05-26)
@@ -33,78 +33,78 @@
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Number</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Net Weight</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>20525768</t>
   </si>
   <si>
     <t>Knob</t>
   </si>
   <si>
-    <t>.012</t>
+    <t>0.012</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>20701650</t>
   </si>
   <si>
     <t>Screw</t>
   </si>
   <si>
     <t>0.019</t>
   </si>
   <si>
     <t>MC6S 8x40</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>20724126</t>
   </si>
   <si>
     <t>Spring</t>
   </si>
   <si>
-    <t>.003</t>
+    <t>0.003</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>1 PCS</t>
   </si>
   <si>
     <t>5220082</t>
   </si>
   <si>
     <t>Spacer</t>
   </si>
   <si>
     <t>2.100</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>5220052</t>
   </si>
   <si>
     <t>Locking Pin compl. LH</t>
   </si>