--- v0 (2025-10-15)
+++ v1 (2026-05-26)
@@ -51,51 +51,51 @@
   <si>
     <t>5220297-7</t>
   </si>
   <si>
     <t>Skidsteer adapter</t>
   </si>
   <si>
     <t>5220296-7</t>
   </si>
   <si>
     <t>Tool carrier</t>
   </si>
   <si>
     <t>Grey</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>5023005</t>
   </si>
   <si>
     <t>Greaser</t>
   </si>
   <si>
-    <t>.005</t>
+    <t>0.005</t>
   </si>
   <si>
     <t>M 10 x 1</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>4500407</t>
   </si>
   <si>
     <t>Locking mechanism LH</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>4500408</t>
   </si>
   <si>
     <t>Locking mechanism RH</t>
   </si>
   <si>
     <t>5</t>
   </si>