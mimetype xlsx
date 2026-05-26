--- v0 (2025-11-02)
+++ v1 (2026-05-26)
@@ -1257,298 +1257,298 @@
   <si>
     <t>+3.0P DM</t>
   </si>
   <si>
     <t>4516T8</t>
   </si>
   <si>
     <t>+3.0P DM ext.</t>
   </si>
   <si>
     <t>4517T8</t>
   </si>
   <si>
     <t>+3.0P Special S</t>
   </si>
   <si>
     <t>4518T8</t>
   </si>
   <si>
     <t>+3.0P Special B</t>
   </si>
   <si>
     <t>Euro/Alo Type 3/5229821-1 Euro/Alo Type 3</t>
   </si>
   <si>
+    <t>110136</t>
+  </si>
+  <si>
+    <t>Q3S DM</t>
+  </si>
+  <si>
+    <t>110138</t>
+  </si>
+  <si>
+    <t>Q3M DM</t>
+  </si>
+  <si>
+    <t>110139</t>
+  </si>
+  <si>
+    <t>Q3L DM</t>
+  </si>
+  <si>
+    <t>110148</t>
+  </si>
+  <si>
+    <t>Q4M DM</t>
+  </si>
+  <si>
+    <t>110149</t>
+  </si>
+  <si>
+    <t>Q4L DM</t>
+  </si>
+  <si>
+    <t>110156</t>
+  </si>
+  <si>
+    <t>Q5S DM</t>
+  </si>
+  <si>
+    <t>110158</t>
+  </si>
+  <si>
+    <t>Q5M DM</t>
+  </si>
+  <si>
+    <t>110159</t>
+  </si>
+  <si>
+    <t>Q5L DM</t>
+  </si>
+  <si>
+    <t>110166</t>
+  </si>
+  <si>
+    <t>Q6S DM</t>
+  </si>
+  <si>
+    <t>110168</t>
+  </si>
+  <si>
+    <t>Q6M DM</t>
+  </si>
+  <si>
+    <t>110169</t>
+  </si>
+  <si>
+    <t>Q6L DM</t>
+  </si>
+  <si>
+    <t>110176</t>
+  </si>
+  <si>
+    <t>Q7S DM</t>
+  </si>
+  <si>
     <t>110178</t>
   </si>
   <si>
     <t>Q7M DM</t>
   </si>
   <si>
-    <t>110176</t>
-[...52 lines deleted...]
-  <si>
     <t>110146</t>
   </si>
   <si>
     <t>Q4S DM</t>
   </si>
   <si>
-    <t>110139</t>
-[...14 lines deleted...]
-    <t>Q3S DM</t>
+    <t>101733</t>
+  </si>
+  <si>
+    <t>Q3 DM</t>
+  </si>
+  <si>
+    <t>101741</t>
+  </si>
+  <si>
+    <t>Q4 DM</t>
+  </si>
+  <si>
+    <t>101751</t>
+  </si>
+  <si>
+    <t>Q5 DM</t>
+  </si>
+  <si>
+    <t>101761</t>
+  </si>
+  <si>
+    <t>Q6 DM</t>
+  </si>
+  <si>
+    <t>101136</t>
+  </si>
+  <si>
+    <t>101138</t>
+  </si>
+  <si>
+    <t>101139</t>
+  </si>
+  <si>
+    <t>101146</t>
+  </si>
+  <si>
+    <t>101148</t>
+  </si>
+  <si>
+    <t>101149</t>
+  </si>
+  <si>
+    <t>101156</t>
+  </si>
+  <si>
+    <t>101158</t>
+  </si>
+  <si>
+    <t>101159</t>
+  </si>
+  <si>
+    <t>101166</t>
+  </si>
+  <si>
+    <t>101168</t>
+  </si>
+  <si>
+    <t>101169</t>
+  </si>
+  <si>
+    <t>101176</t>
+  </si>
+  <si>
+    <t>101178</t>
   </si>
   <si>
     <t>101179</t>
   </si>
   <si>
     <t>Q7L DM</t>
   </si>
   <si>
-    <t>101178</t>
-[...64 lines deleted...]
-  <si>
     <t>Euro/Alo Type 3/5229831-1 Euro/Alo Type 3 S/N 723699 -</t>
   </si>
   <si>
+    <t>501741</t>
+  </si>
+  <si>
+    <t>N4 DM</t>
+  </si>
+  <si>
     <t>501146</t>
   </si>
   <si>
     <t>N4S DM</t>
   </si>
   <si>
+    <t>501751</t>
+  </si>
+  <si>
+    <t>N5 DM</t>
+  </si>
+  <si>
     <t>501156</t>
   </si>
   <si>
     <t>N5S DM</t>
   </si>
   <si>
     <t>501158</t>
   </si>
   <si>
     <t>N5M DM</t>
   </si>
   <si>
+    <t>501761</t>
+  </si>
+  <si>
+    <t>N6 DM</t>
+  </si>
+  <si>
     <t>501166</t>
   </si>
   <si>
     <t>N6S DM</t>
-  </si>
-[...16 lines deleted...]
-    <t>N6 DM</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C500"/>
+  <dimension ref="A1:C533"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16.1335849761963" customWidth="1"/>
     <col min="2" max="2" width="14.6204710006714" customWidth="1"/>
     <col min="3" max="3" width="52.2477836608887" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
@@ -4641,2337 +4641,2700 @@
     </row>
     <row r="283">
       <c r="A283" s="0" t="s">
         <v>169</v>
       </c>
       <c r="B283" s="0" t="s">
         <v>170</v>
       </c>
       <c r="C283" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="0" t="s">
         <v>417</v>
       </c>
       <c r="B284" s="0" t="s">
         <v>418</v>
       </c>
       <c r="C284" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="0" t="s">
-        <v>419</v>
+        <v>417</v>
       </c>
       <c r="B285" s="0" t="s">
-        <v>420</v>
+        <v>418</v>
       </c>
       <c r="C285" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="B286" s="0" t="s">
-        <v>422</v>
+        <v>420</v>
       </c>
       <c r="C286" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="B287" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="C287" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="B288" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
       <c r="C288" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="0" t="s">
-        <v>427</v>
+        <v>421</v>
       </c>
       <c r="B289" s="0" t="s">
-        <v>428</v>
+        <v>422</v>
       </c>
       <c r="C289" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="0" t="s">
-        <v>429</v>
+        <v>423</v>
       </c>
       <c r="B290" s="0" t="s">
-        <v>430</v>
+        <v>424</v>
       </c>
       <c r="C290" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="0" t="s">
-        <v>431</v>
+        <v>423</v>
       </c>
       <c r="B291" s="0" t="s">
-        <v>432</v>
+        <v>424</v>
       </c>
       <c r="C291" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="0" t="s">
-        <v>433</v>
+        <v>425</v>
       </c>
       <c r="B292" s="0" t="s">
-        <v>434</v>
+        <v>426</v>
       </c>
       <c r="C292" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="0" t="s">
-        <v>435</v>
+        <v>425</v>
       </c>
       <c r="B293" s="0" t="s">
-        <v>436</v>
+        <v>426</v>
       </c>
       <c r="C293" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="0" t="s">
-        <v>437</v>
+        <v>427</v>
       </c>
       <c r="B294" s="0" t="s">
-        <v>438</v>
+        <v>428</v>
       </c>
       <c r="C294" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="0" t="s">
-        <v>439</v>
+        <v>427</v>
       </c>
       <c r="B295" s="0" t="s">
-        <v>440</v>
+        <v>428</v>
       </c>
       <c r="C295" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="0" t="s">
-        <v>441</v>
+        <v>429</v>
       </c>
       <c r="B296" s="0" t="s">
-        <v>442</v>
+        <v>430</v>
       </c>
       <c r="C296" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" s="0" t="s">
-        <v>443</v>
+        <v>429</v>
       </c>
       <c r="B297" s="0" t="s">
-        <v>444</v>
+        <v>430</v>
       </c>
       <c r="C297" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" s="0" t="s">
-        <v>445</v>
+        <v>431</v>
       </c>
       <c r="B298" s="0" t="s">
-        <v>446</v>
+        <v>432</v>
       </c>
       <c r="C298" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" s="0" t="s">
-        <v>447</v>
+        <v>431</v>
       </c>
       <c r="B299" s="0" t="s">
-        <v>418</v>
+        <v>432</v>
       </c>
       <c r="C299" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" s="0" t="s">
-        <v>448</v>
+        <v>433</v>
       </c>
       <c r="B300" s="0" t="s">
-        <v>420</v>
+        <v>434</v>
       </c>
       <c r="C300" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" s="0" t="s">
-        <v>449</v>
+        <v>433</v>
       </c>
       <c r="B301" s="0" t="s">
-        <v>422</v>
+        <v>434</v>
       </c>
       <c r="C301" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="0" t="s">
-        <v>450</v>
+        <v>435</v>
       </c>
       <c r="B302" s="0" t="s">
-        <v>424</v>
+        <v>436</v>
       </c>
       <c r="C302" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="0" t="s">
-        <v>451</v>
+        <v>435</v>
       </c>
       <c r="B303" s="0" t="s">
-        <v>426</v>
+        <v>436</v>
       </c>
       <c r="C303" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="0" t="s">
-        <v>452</v>
+        <v>437</v>
       </c>
       <c r="B304" s="0" t="s">
-        <v>453</v>
+        <v>438</v>
       </c>
       <c r="C304" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" s="0" t="s">
-        <v>454</v>
+        <v>437</v>
       </c>
       <c r="B305" s="0" t="s">
-        <v>428</v>
+        <v>438</v>
       </c>
       <c r="C305" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" s="0" t="s">
-        <v>455</v>
+        <v>439</v>
       </c>
       <c r="B306" s="0" t="s">
-        <v>430</v>
+        <v>440</v>
       </c>
       <c r="C306" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" s="0" t="s">
-        <v>456</v>
+        <v>439</v>
       </c>
       <c r="B307" s="0" t="s">
-        <v>432</v>
+        <v>440</v>
       </c>
       <c r="C307" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" s="0" t="s">
-        <v>457</v>
+        <v>441</v>
       </c>
       <c r="B308" s="0" t="s">
-        <v>458</v>
+        <v>442</v>
       </c>
       <c r="C308" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" s="0" t="s">
-        <v>459</v>
+        <v>441</v>
       </c>
       <c r="B309" s="0" t="s">
-        <v>434</v>
+        <v>442</v>
       </c>
       <c r="C309" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" s="0" t="s">
-        <v>460</v>
+        <v>443</v>
       </c>
       <c r="B310" s="0" t="s">
-        <v>436</v>
+        <v>444</v>
       </c>
       <c r="C310" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" s="0" t="s">
-        <v>461</v>
+        <v>443</v>
       </c>
       <c r="B311" s="0" t="s">
-        <v>438</v>
+        <v>444</v>
       </c>
       <c r="C311" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" s="0" t="s">
-        <v>462</v>
+        <v>445</v>
       </c>
       <c r="B312" s="0" t="s">
-        <v>463</v>
+        <v>446</v>
       </c>
       <c r="C312" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" s="0" t="s">
-        <v>464</v>
+        <v>445</v>
       </c>
       <c r="B313" s="0" t="s">
-        <v>440</v>
+        <v>446</v>
       </c>
       <c r="C313" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" s="0" t="s">
-        <v>465</v>
+        <v>447</v>
       </c>
       <c r="B314" s="0" t="s">
-        <v>442</v>
+        <v>448</v>
       </c>
       <c r="C314" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" s="0" t="s">
-        <v>466</v>
+        <v>447</v>
       </c>
       <c r="B315" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
       <c r="C315" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" s="0" t="s">
-        <v>467</v>
+        <v>449</v>
       </c>
       <c r="B316" s="0" t="s">
-        <v>468</v>
+        <v>450</v>
       </c>
       <c r="C316" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" s="0" t="s">
-        <v>8</v>
+        <v>449</v>
       </c>
       <c r="B317" s="0" t="s">
-        <v>9</v>
+        <v>450</v>
       </c>
       <c r="C317" s="0" t="s">
-        <v>469</v>
+        <v>33</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" s="0" t="s">
-        <v>11</v>
+        <v>451</v>
       </c>
       <c r="B318" s="0" t="s">
-        <v>12</v>
+        <v>452</v>
       </c>
       <c r="C318" s="0" t="s">
-        <v>469</v>
+        <v>33</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" s="0" t="s">
-        <v>17</v>
+        <v>451</v>
       </c>
       <c r="B319" s="0" t="s">
-        <v>18</v>
+        <v>452</v>
       </c>
       <c r="C319" s="0" t="s">
-        <v>469</v>
+        <v>33</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" s="0" t="s">
-        <v>19</v>
+        <v>453</v>
       </c>
       <c r="B320" s="0" t="s">
-        <v>20</v>
+        <v>418</v>
       </c>
       <c r="C320" s="0" t="s">
-        <v>469</v>
+        <v>33</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" s="0" t="s">
-        <v>23</v>
+        <v>453</v>
       </c>
       <c r="B321" s="0" t="s">
-        <v>24</v>
+        <v>418</v>
       </c>
       <c r="C321" s="0" t="s">
-        <v>469</v>
+        <v>33</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" s="0" t="s">
-        <v>27</v>
+        <v>454</v>
       </c>
       <c r="B322" s="0" t="s">
-        <v>28</v>
+        <v>420</v>
       </c>
       <c r="C322" s="0" t="s">
-        <v>469</v>
+        <v>33</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" s="0" t="s">
-        <v>29</v>
+        <v>454</v>
       </c>
       <c r="B323" s="0" t="s">
-        <v>30</v>
+        <v>420</v>
       </c>
       <c r="C323" s="0" t="s">
-        <v>469</v>
+        <v>33</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" s="0" t="s">
-        <v>267</v>
+        <v>455</v>
       </c>
       <c r="B324" s="0" t="s">
-        <v>268</v>
+        <v>422</v>
       </c>
       <c r="C324" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" s="0" t="s">
-        <v>269</v>
+        <v>455</v>
       </c>
       <c r="B325" s="0" t="s">
-        <v>270</v>
+        <v>422</v>
       </c>
       <c r="C325" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" s="0" t="s">
-        <v>271</v>
+        <v>456</v>
       </c>
       <c r="B326" s="0" t="s">
-        <v>272</v>
+        <v>444</v>
       </c>
       <c r="C326" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" s="0" t="s">
-        <v>273</v>
+        <v>456</v>
       </c>
       <c r="B327" s="0" t="s">
-        <v>274</v>
+        <v>444</v>
       </c>
       <c r="C327" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" s="0" t="s">
-        <v>275</v>
+        <v>457</v>
       </c>
       <c r="B328" s="0" t="s">
-        <v>276</v>
+        <v>424</v>
       </c>
       <c r="C328" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" s="0" t="s">
-        <v>277</v>
+        <v>457</v>
       </c>
       <c r="B329" s="0" t="s">
-        <v>278</v>
+        <v>424</v>
       </c>
       <c r="C329" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" s="0" t="s">
-        <v>279</v>
+        <v>458</v>
       </c>
       <c r="B330" s="0" t="s">
-        <v>280</v>
+        <v>426</v>
       </c>
       <c r="C330" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" s="0" t="s">
-        <v>281</v>
+        <v>458</v>
       </c>
       <c r="B331" s="0" t="s">
-        <v>282</v>
+        <v>426</v>
       </c>
       <c r="C331" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" s="0" t="s">
-        <v>283</v>
+        <v>459</v>
       </c>
       <c r="B332" s="0" t="s">
-        <v>284</v>
+        <v>428</v>
       </c>
       <c r="C332" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" s="0" t="s">
-        <v>285</v>
+        <v>459</v>
       </c>
       <c r="B333" s="0" t="s">
-        <v>286</v>
+        <v>428</v>
       </c>
       <c r="C333" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" s="0" t="s">
-        <v>287</v>
+        <v>460</v>
       </c>
       <c r="B334" s="0" t="s">
-        <v>288</v>
+        <v>430</v>
       </c>
       <c r="C334" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" s="0" t="s">
-        <v>289</v>
+        <v>460</v>
       </c>
       <c r="B335" s="0" t="s">
-        <v>290</v>
+        <v>430</v>
       </c>
       <c r="C335" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" s="0" t="s">
-        <v>291</v>
+        <v>461</v>
       </c>
       <c r="B336" s="0" t="s">
-        <v>292</v>
+        <v>432</v>
       </c>
       <c r="C336" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" s="0" t="s">
-        <v>293</v>
+        <v>461</v>
       </c>
       <c r="B337" s="0" t="s">
-        <v>294</v>
+        <v>432</v>
       </c>
       <c r="C337" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" s="0" t="s">
-        <v>295</v>
+        <v>462</v>
       </c>
       <c r="B338" s="0" t="s">
-        <v>294</v>
+        <v>434</v>
       </c>
       <c r="C338" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" s="0" t="s">
-        <v>296</v>
+        <v>462</v>
       </c>
       <c r="B339" s="0" t="s">
-        <v>297</v>
+        <v>434</v>
       </c>
       <c r="C339" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" s="0" t="s">
-        <v>298</v>
+        <v>463</v>
       </c>
       <c r="B340" s="0" t="s">
-        <v>299</v>
+        <v>436</v>
       </c>
       <c r="C340" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" s="0" t="s">
-        <v>300</v>
+        <v>463</v>
       </c>
       <c r="B341" s="0" t="s">
-        <v>301</v>
+        <v>436</v>
       </c>
       <c r="C341" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" s="0" t="s">
-        <v>302</v>
+        <v>464</v>
       </c>
       <c r="B342" s="0" t="s">
-        <v>303</v>
+        <v>438</v>
       </c>
       <c r="C342" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" s="0" t="s">
-        <v>302</v>
+        <v>464</v>
       </c>
       <c r="B343" s="0" t="s">
-        <v>303</v>
+        <v>438</v>
       </c>
       <c r="C343" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" s="0" t="s">
-        <v>304</v>
+        <v>465</v>
       </c>
       <c r="B344" s="0" t="s">
-        <v>305</v>
+        <v>440</v>
       </c>
       <c r="C344" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" s="0" t="s">
-        <v>306</v>
+        <v>465</v>
       </c>
       <c r="B345" s="0" t="s">
-        <v>303</v>
+        <v>440</v>
       </c>
       <c r="C345" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" s="0" t="s">
-        <v>307</v>
+        <v>466</v>
       </c>
       <c r="B346" s="0" t="s">
-        <v>308</v>
+        <v>442</v>
       </c>
       <c r="C346" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" s="0" t="s">
-        <v>309</v>
+        <v>466</v>
       </c>
       <c r="B347" s="0" t="s">
-        <v>310</v>
+        <v>442</v>
       </c>
       <c r="C347" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" s="0" t="s">
-        <v>311</v>
+        <v>467</v>
       </c>
       <c r="B348" s="0" t="s">
-        <v>312</v>
+        <v>468</v>
       </c>
       <c r="C348" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" s="0" t="s">
-        <v>313</v>
+        <v>467</v>
       </c>
       <c r="B349" s="0" t="s">
-        <v>314</v>
+        <v>468</v>
       </c>
       <c r="C349" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" s="0" t="s">
-        <v>315</v>
+        <v>8</v>
       </c>
       <c r="B350" s="0" t="s">
-        <v>316</v>
+        <v>9</v>
       </c>
       <c r="C350" s="0" t="s">
-        <v>33</v>
+        <v>469</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" s="0" t="s">
-        <v>317</v>
+        <v>11</v>
       </c>
       <c r="B351" s="0" t="s">
-        <v>312</v>
+        <v>12</v>
       </c>
       <c r="C351" s="0" t="s">
-        <v>33</v>
+        <v>469</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" s="0" t="s">
-        <v>318</v>
+        <v>17</v>
       </c>
       <c r="B352" s="0" t="s">
-        <v>319</v>
+        <v>18</v>
       </c>
       <c r="C352" s="0" t="s">
-        <v>33</v>
+        <v>469</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" s="0" t="s">
-        <v>320</v>
+        <v>19</v>
       </c>
       <c r="B353" s="0" t="s">
-        <v>321</v>
+        <v>20</v>
       </c>
       <c r="C353" s="0" t="s">
-        <v>33</v>
+        <v>469</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" s="0" t="s">
-        <v>322</v>
+        <v>23</v>
       </c>
       <c r="B354" s="0" t="s">
-        <v>323</v>
+        <v>24</v>
       </c>
       <c r="C354" s="0" t="s">
-        <v>33</v>
+        <v>469</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" s="0" t="s">
-        <v>324</v>
+        <v>27</v>
       </c>
       <c r="B355" s="0" t="s">
-        <v>325</v>
+        <v>28</v>
       </c>
       <c r="C355" s="0" t="s">
-        <v>33</v>
+        <v>469</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" s="0" t="s">
-        <v>326</v>
+        <v>29</v>
       </c>
       <c r="B356" s="0" t="s">
-        <v>327</v>
+        <v>30</v>
       </c>
       <c r="C356" s="0" t="s">
-        <v>33</v>
+        <v>469</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" s="0" t="s">
-        <v>328</v>
+        <v>267</v>
       </c>
       <c r="B357" s="0" t="s">
-        <v>329</v>
+        <v>268</v>
       </c>
       <c r="C357" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" s="0" t="s">
-        <v>330</v>
+        <v>269</v>
       </c>
       <c r="B358" s="0" t="s">
-        <v>325</v>
+        <v>270</v>
       </c>
       <c r="C358" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" s="0" t="s">
-        <v>331</v>
+        <v>271</v>
       </c>
       <c r="B359" s="0" t="s">
-        <v>332</v>
+        <v>272</v>
       </c>
       <c r="C359" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" s="0" t="s">
-        <v>333</v>
+        <v>273</v>
       </c>
       <c r="B360" s="0" t="s">
-        <v>334</v>
+        <v>274</v>
       </c>
       <c r="C360" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" s="0" t="s">
-        <v>335</v>
+        <v>275</v>
       </c>
       <c r="B361" s="0" t="s">
-        <v>332</v>
+        <v>276</v>
       </c>
       <c r="C361" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" s="0" t="s">
-        <v>336</v>
+        <v>277</v>
       </c>
       <c r="B362" s="0" t="s">
-        <v>334</v>
+        <v>278</v>
       </c>
       <c r="C362" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" s="0" t="s">
-        <v>337</v>
+        <v>279</v>
       </c>
       <c r="B363" s="0" t="s">
-        <v>338</v>
+        <v>280</v>
       </c>
       <c r="C363" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" s="0" t="s">
-        <v>339</v>
+        <v>281</v>
       </c>
       <c r="B364" s="0" t="s">
-        <v>340</v>
+        <v>282</v>
       </c>
       <c r="C364" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" s="0" t="s">
-        <v>341</v>
+        <v>283</v>
       </c>
       <c r="B365" s="0" t="s">
-        <v>342</v>
+        <v>284</v>
       </c>
       <c r="C365" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" s="0" t="s">
-        <v>343</v>
+        <v>285</v>
       </c>
       <c r="B366" s="0" t="s">
-        <v>344</v>
+        <v>286</v>
       </c>
       <c r="C366" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" s="0" t="s">
-        <v>345</v>
+        <v>287</v>
       </c>
       <c r="B367" s="0" t="s">
-        <v>346</v>
+        <v>288</v>
       </c>
       <c r="C367" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" s="0" t="s">
-        <v>347</v>
+        <v>289</v>
       </c>
       <c r="B368" s="0" t="s">
-        <v>344</v>
+        <v>290</v>
       </c>
       <c r="C368" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" s="0" t="s">
-        <v>348</v>
+        <v>291</v>
       </c>
       <c r="B369" s="0" t="s">
-        <v>346</v>
+        <v>292</v>
       </c>
       <c r="C369" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" s="0" t="s">
-        <v>349</v>
+        <v>293</v>
       </c>
       <c r="B370" s="0" t="s">
-        <v>350</v>
+        <v>294</v>
       </c>
       <c r="C370" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" s="0" t="s">
-        <v>351</v>
+        <v>295</v>
       </c>
       <c r="B371" s="0" t="s">
-        <v>352</v>
+        <v>294</v>
       </c>
       <c r="C371" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" s="0" t="s">
-        <v>353</v>
+        <v>296</v>
       </c>
       <c r="B372" s="0" t="s">
-        <v>354</v>
+        <v>297</v>
       </c>
       <c r="C372" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" s="0" t="s">
-        <v>355</v>
+        <v>298</v>
       </c>
       <c r="B373" s="0" t="s">
-        <v>356</v>
+        <v>299</v>
       </c>
       <c r="C373" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" s="0" t="s">
-        <v>357</v>
+        <v>300</v>
       </c>
       <c r="B374" s="0" t="s">
-        <v>356</v>
+        <v>301</v>
       </c>
       <c r="C374" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" s="0" t="s">
-        <v>358</v>
+        <v>302</v>
       </c>
       <c r="B375" s="0" t="s">
-        <v>359</v>
+        <v>303</v>
       </c>
       <c r="C375" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" s="0" t="s">
-        <v>360</v>
+        <v>302</v>
       </c>
       <c r="B376" s="0" t="s">
-        <v>361</v>
+        <v>303</v>
       </c>
       <c r="C376" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" s="0" t="s">
-        <v>362</v>
+        <v>304</v>
       </c>
       <c r="B377" s="0" t="s">
-        <v>363</v>
+        <v>305</v>
       </c>
       <c r="C377" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" s="0" t="s">
-        <v>364</v>
+        <v>306</v>
       </c>
       <c r="B378" s="0" t="s">
-        <v>365</v>
+        <v>303</v>
       </c>
       <c r="C378" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" s="0" t="s">
-        <v>366</v>
+        <v>307</v>
       </c>
       <c r="B379" s="0" t="s">
-        <v>363</v>
+        <v>308</v>
       </c>
       <c r="C379" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" s="0" t="s">
-        <v>367</v>
+        <v>309</v>
       </c>
       <c r="B380" s="0" t="s">
-        <v>363</v>
+        <v>310</v>
       </c>
       <c r="C380" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" s="0" t="s">
-        <v>368</v>
+        <v>311</v>
       </c>
       <c r="B381" s="0" t="s">
-        <v>369</v>
+        <v>312</v>
       </c>
       <c r="C381" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" s="0" t="s">
-        <v>370</v>
+        <v>313</v>
       </c>
       <c r="B382" s="0" t="s">
-        <v>371</v>
+        <v>314</v>
       </c>
       <c r="C382" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" s="0" t="s">
-        <v>372</v>
+        <v>315</v>
       </c>
       <c r="B383" s="0" t="s">
-        <v>373</v>
+        <v>316</v>
       </c>
       <c r="C383" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" s="0" t="s">
-        <v>374</v>
+        <v>317</v>
       </c>
       <c r="B384" s="0" t="s">
-        <v>375</v>
+        <v>312</v>
       </c>
       <c r="C384" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" s="0" t="s">
-        <v>376</v>
+        <v>318</v>
       </c>
       <c r="B385" s="0" t="s">
-        <v>377</v>
+        <v>319</v>
       </c>
       <c r="C385" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" s="0" t="s">
-        <v>378</v>
+        <v>320</v>
       </c>
       <c r="B386" s="0" t="s">
-        <v>379</v>
+        <v>321</v>
       </c>
       <c r="C386" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" s="0" t="s">
-        <v>380</v>
+        <v>322</v>
       </c>
       <c r="B387" s="0" t="s">
-        <v>381</v>
+        <v>323</v>
       </c>
       <c r="C387" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" s="0" t="s">
-        <v>382</v>
+        <v>324</v>
       </c>
       <c r="B388" s="0" t="s">
-        <v>383</v>
+        <v>325</v>
       </c>
       <c r="C388" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" s="0" t="s">
-        <v>384</v>
+        <v>326</v>
       </c>
       <c r="B389" s="0" t="s">
-        <v>381</v>
+        <v>327</v>
       </c>
       <c r="C389" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" s="0" t="s">
-        <v>385</v>
+        <v>328</v>
       </c>
       <c r="B390" s="0" t="s">
-        <v>383</v>
+        <v>329</v>
       </c>
       <c r="C390" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" s="0" t="s">
-        <v>386</v>
+        <v>330</v>
       </c>
       <c r="B391" s="0" t="s">
-        <v>387</v>
+        <v>325</v>
       </c>
       <c r="C391" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" s="0" t="s">
-        <v>388</v>
+        <v>331</v>
       </c>
       <c r="B392" s="0" t="s">
-        <v>389</v>
+        <v>332</v>
       </c>
       <c r="C392" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" s="0" t="s">
-        <v>390</v>
+        <v>333</v>
       </c>
       <c r="B393" s="0" t="s">
-        <v>391</v>
+        <v>334</v>
       </c>
       <c r="C393" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" s="0" t="s">
-        <v>408</v>
+        <v>335</v>
       </c>
       <c r="B394" s="0" t="s">
-        <v>409</v>
+        <v>332</v>
       </c>
       <c r="C394" s="0" t="s">
-        <v>469</v>
+        <v>33</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" s="0" t="s">
-        <v>410</v>
+        <v>336</v>
       </c>
       <c r="B395" s="0" t="s">
-        <v>411</v>
+        <v>334</v>
       </c>
       <c r="C395" s="0" t="s">
-        <v>469</v>
+        <v>33</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" s="0" t="s">
-        <v>414</v>
+        <v>337</v>
       </c>
       <c r="B396" s="0" t="s">
-        <v>415</v>
+        <v>338</v>
       </c>
       <c r="C396" s="0" t="s">
-        <v>469</v>
+        <v>33</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" s="0" t="s">
-        <v>31</v>
+        <v>339</v>
       </c>
       <c r="B397" s="0" t="s">
-        <v>32</v>
+        <v>340</v>
       </c>
       <c r="C397" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" s="0" t="s">
-        <v>34</v>
+        <v>341</v>
       </c>
       <c r="B398" s="0" t="s">
-        <v>35</v>
+        <v>342</v>
       </c>
       <c r="C398" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" s="0" t="s">
-        <v>36</v>
+        <v>343</v>
       </c>
       <c r="B399" s="0" t="s">
-        <v>37</v>
+        <v>344</v>
       </c>
       <c r="C399" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" s="0" t="s">
-        <v>38</v>
+        <v>345</v>
       </c>
       <c r="B400" s="0" t="s">
-        <v>39</v>
+        <v>346</v>
       </c>
       <c r="C400" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" s="0" t="s">
-        <v>40</v>
+        <v>347</v>
       </c>
       <c r="B401" s="0" t="s">
-        <v>41</v>
+        <v>344</v>
       </c>
       <c r="C401" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" s="0" t="s">
-        <v>42</v>
+        <v>348</v>
       </c>
       <c r="B402" s="0" t="s">
-        <v>43</v>
+        <v>346</v>
       </c>
       <c r="C402" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" s="0" t="s">
-        <v>44</v>
+        <v>349</v>
       </c>
       <c r="B403" s="0" t="s">
-        <v>45</v>
+        <v>350</v>
       </c>
       <c r="C403" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" s="0" t="s">
-        <v>46</v>
+        <v>351</v>
       </c>
       <c r="B404" s="0" t="s">
-        <v>47</v>
+        <v>352</v>
       </c>
       <c r="C404" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" s="0" t="s">
-        <v>48</v>
+        <v>353</v>
       </c>
       <c r="B405" s="0" t="s">
-        <v>49</v>
+        <v>354</v>
       </c>
       <c r="C405" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" s="0" t="s">
-        <v>50</v>
+        <v>355</v>
       </c>
       <c r="B406" s="0" t="s">
-        <v>51</v>
+        <v>356</v>
       </c>
       <c r="C406" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" s="0" t="s">
-        <v>52</v>
+        <v>357</v>
       </c>
       <c r="B407" s="0" t="s">
-        <v>53</v>
+        <v>356</v>
       </c>
       <c r="C407" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" s="0" t="s">
-        <v>54</v>
+        <v>358</v>
       </c>
       <c r="B408" s="0" t="s">
-        <v>55</v>
+        <v>359</v>
       </c>
       <c r="C408" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" s="0" t="s">
-        <v>56</v>
+        <v>360</v>
       </c>
       <c r="B409" s="0" t="s">
-        <v>57</v>
+        <v>361</v>
       </c>
       <c r="C409" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" s="0" t="s">
-        <v>58</v>
+        <v>362</v>
       </c>
       <c r="B410" s="0" t="s">
-        <v>57</v>
+        <v>363</v>
       </c>
       <c r="C410" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" s="0" t="s">
-        <v>59</v>
+        <v>364</v>
       </c>
       <c r="B411" s="0" t="s">
-        <v>60</v>
+        <v>365</v>
       </c>
       <c r="C411" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" s="0" t="s">
-        <v>61</v>
+        <v>366</v>
       </c>
       <c r="B412" s="0" t="s">
-        <v>62</v>
+        <v>363</v>
       </c>
       <c r="C412" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" s="0" t="s">
-        <v>63</v>
+        <v>367</v>
       </c>
       <c r="B413" s="0" t="s">
-        <v>64</v>
+        <v>363</v>
       </c>
       <c r="C413" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" s="0" t="s">
-        <v>65</v>
+        <v>368</v>
       </c>
       <c r="B414" s="0" t="s">
-        <v>66</v>
+        <v>369</v>
       </c>
       <c r="C414" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" s="0" t="s">
-        <v>67</v>
+        <v>370</v>
       </c>
       <c r="B415" s="0" t="s">
-        <v>64</v>
+        <v>371</v>
       </c>
       <c r="C415" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" s="0" t="s">
-        <v>68</v>
+        <v>372</v>
       </c>
       <c r="B416" s="0" t="s">
-        <v>69</v>
+        <v>373</v>
       </c>
       <c r="C416" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" s="0" t="s">
-        <v>70</v>
+        <v>374</v>
       </c>
       <c r="B417" s="0" t="s">
-        <v>71</v>
+        <v>375</v>
       </c>
       <c r="C417" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" s="0" t="s">
-        <v>72</v>
+        <v>376</v>
       </c>
       <c r="B418" s="0" t="s">
-        <v>73</v>
+        <v>377</v>
       </c>
       <c r="C418" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" s="0" t="s">
-        <v>74</v>
+        <v>378</v>
       </c>
       <c r="B419" s="0" t="s">
-        <v>75</v>
+        <v>379</v>
       </c>
       <c r="C419" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" s="0" t="s">
-        <v>76</v>
+        <v>380</v>
       </c>
       <c r="B420" s="0" t="s">
-        <v>77</v>
+        <v>381</v>
       </c>
       <c r="C420" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" s="0" t="s">
-        <v>78</v>
+        <v>382</v>
       </c>
       <c r="B421" s="0" t="s">
-        <v>79</v>
+        <v>383</v>
       </c>
       <c r="C421" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" s="0" t="s">
-        <v>80</v>
+        <v>384</v>
       </c>
       <c r="B422" s="0" t="s">
-        <v>79</v>
+        <v>381</v>
       </c>
       <c r="C422" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" s="0" t="s">
-        <v>81</v>
+        <v>385</v>
       </c>
       <c r="B423" s="0" t="s">
-        <v>82</v>
+        <v>383</v>
       </c>
       <c r="C423" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" s="0" t="s">
-        <v>83</v>
+        <v>386</v>
       </c>
       <c r="B424" s="0" t="s">
-        <v>84</v>
+        <v>387</v>
       </c>
       <c r="C424" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" s="0" t="s">
-        <v>85</v>
+        <v>388</v>
       </c>
       <c r="B425" s="0" t="s">
-        <v>84</v>
+        <v>389</v>
       </c>
       <c r="C425" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" s="0" t="s">
-        <v>86</v>
+        <v>390</v>
       </c>
       <c r="B426" s="0" t="s">
-        <v>87</v>
+        <v>391</v>
       </c>
       <c r="C426" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" s="0" t="s">
-        <v>88</v>
+        <v>408</v>
       </c>
       <c r="B427" s="0" t="s">
-        <v>89</v>
+        <v>409</v>
       </c>
       <c r="C427" s="0" t="s">
-        <v>33</v>
+        <v>469</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" s="0" t="s">
-        <v>90</v>
+        <v>410</v>
       </c>
       <c r="B428" s="0" t="s">
-        <v>87</v>
+        <v>411</v>
       </c>
       <c r="C428" s="0" t="s">
-        <v>33</v>
+        <v>469</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" s="0" t="s">
-        <v>91</v>
+        <v>414</v>
       </c>
       <c r="B429" s="0" t="s">
-        <v>89</v>
+        <v>415</v>
       </c>
       <c r="C429" s="0" t="s">
-        <v>33</v>
+        <v>469</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" s="0" t="s">
-        <v>92</v>
+        <v>31</v>
       </c>
       <c r="B430" s="0" t="s">
-        <v>93</v>
+        <v>32</v>
       </c>
       <c r="C430" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" s="0" t="s">
-        <v>94</v>
+        <v>34</v>
       </c>
       <c r="B431" s="0" t="s">
-        <v>95</v>
+        <v>35</v>
       </c>
       <c r="C431" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" s="0" t="s">
-        <v>96</v>
+        <v>36</v>
       </c>
       <c r="B432" s="0" t="s">
-        <v>97</v>
+        <v>37</v>
       </c>
       <c r="C432" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" s="0" t="s">
-        <v>98</v>
+        <v>38</v>
       </c>
       <c r="B433" s="0" t="s">
-        <v>99</v>
+        <v>39</v>
       </c>
       <c r="C433" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" s="0" t="s">
-        <v>100</v>
+        <v>40</v>
       </c>
       <c r="B434" s="0" t="s">
-        <v>101</v>
+        <v>41</v>
       </c>
       <c r="C434" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" s="0" t="s">
-        <v>102</v>
+        <v>42</v>
       </c>
       <c r="B435" s="0" t="s">
-        <v>103</v>
+        <v>43</v>
       </c>
       <c r="C435" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" s="0" t="s">
-        <v>104</v>
+        <v>44</v>
       </c>
       <c r="B436" s="0" t="s">
-        <v>105</v>
+        <v>45</v>
       </c>
       <c r="C436" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" s="0" t="s">
-        <v>106</v>
+        <v>46</v>
       </c>
       <c r="B437" s="0" t="s">
-        <v>103</v>
+        <v>47</v>
       </c>
       <c r="C437" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" s="0" t="s">
-        <v>107</v>
+        <v>48</v>
       </c>
       <c r="B438" s="0" t="s">
-        <v>105</v>
+        <v>49</v>
       </c>
       <c r="C438" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" s="0" t="s">
-        <v>108</v>
+        <v>50</v>
       </c>
       <c r="B439" s="0" t="s">
-        <v>109</v>
+        <v>51</v>
       </c>
       <c r="C439" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" s="0" t="s">
-        <v>110</v>
+        <v>52</v>
       </c>
       <c r="B440" s="0" t="s">
-        <v>111</v>
+        <v>53</v>
       </c>
       <c r="C440" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" s="0" t="s">
-        <v>112</v>
+        <v>54</v>
       </c>
       <c r="B441" s="0" t="s">
-        <v>113</v>
+        <v>55</v>
       </c>
       <c r="C441" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" s="0" t="s">
-        <v>114</v>
+        <v>56</v>
       </c>
       <c r="B442" s="0" t="s">
-        <v>115</v>
+        <v>57</v>
       </c>
       <c r="C442" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" s="0" t="s">
-        <v>116</v>
+        <v>58</v>
       </c>
       <c r="B443" s="0" t="s">
-        <v>117</v>
+        <v>57</v>
       </c>
       <c r="C443" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" s="0" t="s">
-        <v>118</v>
+        <v>59</v>
       </c>
       <c r="B444" s="0" t="s">
-        <v>115</v>
+        <v>60</v>
       </c>
       <c r="C444" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" s="0" t="s">
-        <v>171</v>
+        <v>61</v>
       </c>
       <c r="B445" s="0" t="s">
-        <v>172</v>
+        <v>62</v>
       </c>
       <c r="C445" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" s="0" t="s">
-        <v>173</v>
+        <v>63</v>
       </c>
       <c r="B446" s="0" t="s">
-        <v>174</v>
+        <v>64</v>
       </c>
       <c r="C446" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" s="0" t="s">
-        <v>175</v>
+        <v>65</v>
       </c>
       <c r="B447" s="0" t="s">
-        <v>176</v>
+        <v>66</v>
       </c>
       <c r="C447" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" s="0" t="s">
-        <v>177</v>
+        <v>67</v>
       </c>
       <c r="B448" s="0" t="s">
-        <v>178</v>
+        <v>64</v>
       </c>
       <c r="C448" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" s="0" t="s">
-        <v>179</v>
+        <v>68</v>
       </c>
       <c r="B449" s="0" t="s">
-        <v>180</v>
+        <v>69</v>
       </c>
       <c r="C449" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" s="0" t="s">
-        <v>181</v>
+        <v>70</v>
       </c>
       <c r="B450" s="0" t="s">
-        <v>178</v>
+        <v>71</v>
       </c>
       <c r="C450" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" s="0" t="s">
-        <v>182</v>
+        <v>72</v>
       </c>
       <c r="B451" s="0" t="s">
-        <v>183</v>
+        <v>73</v>
       </c>
       <c r="C451" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" s="0" t="s">
-        <v>184</v>
+        <v>74</v>
       </c>
       <c r="B452" s="0" t="s">
-        <v>185</v>
+        <v>75</v>
       </c>
       <c r="C452" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" s="0" t="s">
-        <v>186</v>
+        <v>76</v>
       </c>
       <c r="B453" s="0" t="s">
-        <v>183</v>
+        <v>77</v>
       </c>
       <c r="C453" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" s="0" t="s">
-        <v>187</v>
+        <v>78</v>
       </c>
       <c r="B454" s="0" t="s">
-        <v>188</v>
+        <v>79</v>
       </c>
       <c r="C454" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" s="0" t="s">
-        <v>189</v>
+        <v>80</v>
       </c>
       <c r="B455" s="0" t="s">
-        <v>190</v>
+        <v>79</v>
       </c>
       <c r="C455" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" s="0" t="s">
-        <v>191</v>
+        <v>81</v>
       </c>
       <c r="B456" s="0" t="s">
-        <v>188</v>
+        <v>82</v>
       </c>
       <c r="C456" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" s="0" t="s">
-        <v>192</v>
+        <v>83</v>
       </c>
       <c r="B457" s="0" t="s">
-        <v>188</v>
+        <v>84</v>
       </c>
       <c r="C457" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" s="0" t="s">
-        <v>193</v>
+        <v>85</v>
       </c>
       <c r="B458" s="0" t="s">
-        <v>194</v>
+        <v>84</v>
       </c>
       <c r="C458" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" s="0" t="s">
-        <v>195</v>
+        <v>86</v>
       </c>
       <c r="B459" s="0" t="s">
-        <v>196</v>
+        <v>87</v>
       </c>
       <c r="C459" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" s="0" t="s">
-        <v>197</v>
+        <v>88</v>
       </c>
       <c r="B460" s="0" t="s">
-        <v>198</v>
+        <v>89</v>
       </c>
       <c r="C460" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" s="0" t="s">
-        <v>199</v>
+        <v>90</v>
       </c>
       <c r="B461" s="0" t="s">
-        <v>200</v>
+        <v>87</v>
       </c>
       <c r="C461" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" s="0" t="s">
-        <v>201</v>
+        <v>91</v>
       </c>
       <c r="B462" s="0" t="s">
-        <v>196</v>
+        <v>89</v>
       </c>
       <c r="C462" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" s="0" t="s">
-        <v>202</v>
+        <v>92</v>
       </c>
       <c r="B463" s="0" t="s">
-        <v>196</v>
+        <v>93</v>
       </c>
       <c r="C463" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" s="0" t="s">
-        <v>203</v>
+        <v>94</v>
       </c>
       <c r="B464" s="0" t="s">
-        <v>204</v>
+        <v>95</v>
       </c>
       <c r="C464" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" s="0" t="s">
-        <v>205</v>
+        <v>96</v>
       </c>
       <c r="B465" s="0" t="s">
-        <v>206</v>
+        <v>97</v>
       </c>
       <c r="C465" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" s="0" t="s">
-        <v>207</v>
+        <v>98</v>
       </c>
       <c r="B466" s="0" t="s">
-        <v>208</v>
+        <v>99</v>
       </c>
       <c r="C466" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" s="0" t="s">
-        <v>209</v>
+        <v>100</v>
       </c>
       <c r="B467" s="0" t="s">
-        <v>206</v>
+        <v>101</v>
       </c>
       <c r="C467" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" s="0" t="s">
-        <v>210</v>
+        <v>102</v>
       </c>
       <c r="B468" s="0" t="s">
-        <v>206</v>
+        <v>103</v>
       </c>
       <c r="C468" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" s="0" t="s">
-        <v>211</v>
+        <v>104</v>
       </c>
       <c r="B469" s="0" t="s">
-        <v>208</v>
+        <v>105</v>
       </c>
       <c r="C469" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" s="0" t="s">
-        <v>212</v>
+        <v>106</v>
       </c>
       <c r="B470" s="0" t="s">
-        <v>206</v>
+        <v>103</v>
       </c>
       <c r="C470" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="471">
       <c r="A471" s="0" t="s">
-        <v>213</v>
+        <v>107</v>
       </c>
       <c r="B471" s="0" t="s">
-        <v>214</v>
+        <v>105</v>
       </c>
       <c r="C471" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="472">
       <c r="A472" s="0" t="s">
-        <v>215</v>
+        <v>108</v>
       </c>
       <c r="B472" s="0" t="s">
-        <v>216</v>
+        <v>109</v>
       </c>
       <c r="C472" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" s="0" t="s">
-        <v>217</v>
+        <v>110</v>
       </c>
       <c r="B473" s="0" t="s">
-        <v>218</v>
+        <v>111</v>
       </c>
       <c r="C473" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="474">
       <c r="A474" s="0" t="s">
-        <v>219</v>
+        <v>112</v>
       </c>
       <c r="B474" s="0" t="s">
-        <v>216</v>
+        <v>113</v>
       </c>
       <c r="C474" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" s="0" t="s">
-        <v>220</v>
+        <v>114</v>
       </c>
       <c r="B475" s="0" t="s">
-        <v>216</v>
+        <v>115</v>
       </c>
       <c r="C475" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" s="0" t="s">
-        <v>221</v>
+        <v>116</v>
       </c>
       <c r="B476" s="0" t="s">
-        <v>222</v>
+        <v>117</v>
       </c>
       <c r="C476" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" s="0" t="s">
-        <v>223</v>
+        <v>118</v>
       </c>
       <c r="B477" s="0" t="s">
-        <v>224</v>
+        <v>115</v>
       </c>
       <c r="C477" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" s="0" t="s">
-        <v>225</v>
+        <v>171</v>
       </c>
       <c r="B478" s="0" t="s">
-        <v>222</v>
+        <v>172</v>
       </c>
       <c r="C478" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" s="0" t="s">
-        <v>226</v>
+        <v>173</v>
       </c>
       <c r="B479" s="0" t="s">
-        <v>227</v>
+        <v>174</v>
       </c>
       <c r="C479" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" s="0" t="s">
-        <v>228</v>
+        <v>175</v>
       </c>
       <c r="B480" s="0" t="s">
-        <v>229</v>
+        <v>176</v>
       </c>
       <c r="C480" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="481">
       <c r="A481" s="0" t="s">
-        <v>230</v>
+        <v>177</v>
       </c>
       <c r="B481" s="0" t="s">
-        <v>231</v>
+        <v>178</v>
       </c>
       <c r="C481" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" s="0" t="s">
-        <v>232</v>
+        <v>179</v>
       </c>
       <c r="B482" s="0" t="s">
-        <v>229</v>
+        <v>180</v>
       </c>
       <c r="C482" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="483">
       <c r="A483" s="0" t="s">
-        <v>470</v>
+        <v>181</v>
       </c>
       <c r="B483" s="0" t="s">
-        <v>471</v>
+        <v>178</v>
       </c>
       <c r="C483" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" s="0" t="s">
-        <v>472</v>
+        <v>182</v>
       </c>
       <c r="B484" s="0" t="s">
-        <v>473</v>
+        <v>183</v>
       </c>
       <c r="C484" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" s="0" t="s">
-        <v>474</v>
+        <v>184</v>
       </c>
       <c r="B485" s="0" t="s">
-        <v>475</v>
+        <v>185</v>
       </c>
       <c r="C485" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" s="0" t="s">
-        <v>476</v>
+        <v>186</v>
       </c>
       <c r="B486" s="0" t="s">
-        <v>477</v>
+        <v>183</v>
       </c>
       <c r="C486" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="487">
       <c r="A487" s="0" t="s">
-        <v>478</v>
+        <v>187</v>
       </c>
       <c r="B487" s="0" t="s">
-        <v>479</v>
+        <v>188</v>
       </c>
       <c r="C487" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="488">
       <c r="A488" s="0" t="s">
-        <v>480</v>
+        <v>189</v>
       </c>
       <c r="B488" s="0" t="s">
-        <v>481</v>
+        <v>190</v>
       </c>
       <c r="C488" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="489">
       <c r="A489" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="B489" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="C489" s="0" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="490">
+      <c r="A490" s="0" t="s">
+        <v>192</v>
+      </c>
+      <c r="B490" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="C490" s="0" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="491">
+      <c r="A491" s="0" t="s">
+        <v>193</v>
+      </c>
+      <c r="B491" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="C491" s="0" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="492">
+      <c r="A492" s="0" t="s">
+        <v>195</v>
+      </c>
+      <c r="B492" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="C492" s="0" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="493">
+      <c r="A493" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="B493" s="0" t="s">
+        <v>198</v>
+      </c>
+      <c r="C493" s="0" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="494">
+      <c r="A494" s="0" t="s">
+        <v>199</v>
+      </c>
+      <c r="B494" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="C494" s="0" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="495">
+      <c r="A495" s="0" t="s">
+        <v>201</v>
+      </c>
+      <c r="B495" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="C495" s="0" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="496">
+      <c r="A496" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="B496" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="C496" s="0" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="497">
+      <c r="A497" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="B497" s="0" t="s">
+        <v>204</v>
+      </c>
+      <c r="C497" s="0" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="498">
+      <c r="A498" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="B498" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="C498" s="0" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="499">
+      <c r="A499" s="0" t="s">
+        <v>207</v>
+      </c>
+      <c r="B499" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="C499" s="0" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="500">
+      <c r="A500" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="B500" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="C500" s="0" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="501">
+      <c r="A501" s="0" t="s">
+        <v>210</v>
+      </c>
+      <c r="B501" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="C501" s="0" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="502">
+      <c r="A502" s="0" t="s">
+        <v>211</v>
+      </c>
+      <c r="B502" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="C502" s="0" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="503">
+      <c r="A503" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="B503" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="C503" s="0" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="504">
+      <c r="A504" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="B504" s="0" t="s">
+        <v>214</v>
+      </c>
+      <c r="C504" s="0" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="505">
+      <c r="A505" s="0" t="s">
+        <v>215</v>
+      </c>
+      <c r="B505" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="C505" s="0" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="506">
+      <c r="A506" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="B506" s="0" t="s">
+        <v>218</v>
+      </c>
+      <c r="C506" s="0" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="507">
+      <c r="A507" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="B507" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="C507" s="0" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="508">
+      <c r="A508" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="B508" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="C508" s="0" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="509">
+      <c r="A509" s="0" t="s">
+        <v>221</v>
+      </c>
+      <c r="B509" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="C509" s="0" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="510">
+      <c r="A510" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="B510" s="0" t="s">
+        <v>224</v>
+      </c>
+      <c r="C510" s="0" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="511">
+      <c r="A511" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="B511" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="C511" s="0" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="512">
+      <c r="A512" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="B512" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="C512" s="0" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="513">
+      <c r="A513" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="B513" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="C513" s="0" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="514">
+      <c r="A514" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="B514" s="0" t="s">
+        <v>231</v>
+      </c>
+      <c r="C514" s="0" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="515">
+      <c r="A515" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="B515" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="C515" s="0" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="516">
+      <c r="A516" s="0" t="s">
+        <v>470</v>
+      </c>
+      <c r="B516" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="C516" s="0" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="517">
+      <c r="A517" s="0" t="s">
+        <v>472</v>
+      </c>
+      <c r="B517" s="0" t="s">
+        <v>473</v>
+      </c>
+      <c r="C517" s="0" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="518">
+      <c r="A518" s="0" t="s">
+        <v>474</v>
+      </c>
+      <c r="B518" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="C518" s="0" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="519">
+      <c r="A519" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="B519" s="0" t="s">
+        <v>477</v>
+      </c>
+      <c r="C519" s="0" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="520">
+      <c r="A520" s="0" t="s">
+        <v>478</v>
+      </c>
+      <c r="B520" s="0" t="s">
+        <v>479</v>
+      </c>
+      <c r="C520" s="0" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="521">
+      <c r="A521" s="0" t="s">
+        <v>480</v>
+      </c>
+      <c r="B521" s="0" t="s">
+        <v>481</v>
+      </c>
+      <c r="C521" s="0" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="522">
+      <c r="A522" s="0" t="s">
         <v>482</v>
       </c>
-      <c r="B489" s="0" t="s">
+      <c r="B522" s="0" t="s">
         <v>483</v>
       </c>
-      <c r="C489" s="0" t="s">
-[...54 lines deleted...]
-      <c r="C500" s="0" t="s">
+      <c r="C522" s="0" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="523">
+      <c r="C523" s="0" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="524">
+      <c r="C524" s="0" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="525">
+      <c r="C525" s="0" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="526">
+      <c r="C526" s="0" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="527">
+      <c r="C527" s="0" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="528">
+      <c r="C528" s="0" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="529">
+      <c r="C529" s="0" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="530">
+      <c r="C530" s="0" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="531">
+      <c r="C531" s="0" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="532">
+      <c r="C532" s="0" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="533">
+      <c r="C533" s="0" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>