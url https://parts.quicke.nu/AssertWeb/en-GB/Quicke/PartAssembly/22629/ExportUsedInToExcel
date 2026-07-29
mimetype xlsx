--- v1 (2026-05-26)
+++ v2 (2026-07-29)
@@ -174,237 +174,237 @@
   <si>
     <t>3814Q8</t>
   </si>
   <si>
     <t>Q38 DM</t>
   </si>
   <si>
     <t>3816Q8</t>
   </si>
   <si>
     <t>Q38 DM ext.</t>
   </si>
   <si>
     <t>3914Q8</t>
   </si>
   <si>
     <t>Q39 DM</t>
   </si>
   <si>
     <t>3916Q8</t>
   </si>
   <si>
     <t>Q39 DM ext.</t>
   </si>
   <si>
+    <t>4154Q8</t>
+  </si>
+  <si>
+    <t>Q41 DM</t>
+  </si>
+  <si>
+    <t>4916Q8</t>
+  </si>
+  <si>
+    <t>Q49 DM ext.</t>
+  </si>
+  <si>
+    <t>5116Q8</t>
+  </si>
+  <si>
+    <t>Q51 DM ext.</t>
+  </si>
+  <si>
+    <t>4614Q8</t>
+  </si>
+  <si>
+    <t>Q46 DM</t>
+  </si>
+  <si>
+    <t>4616Q8</t>
+  </si>
+  <si>
+    <t>Q46 DM ext.</t>
+  </si>
+  <si>
+    <t>4654Q8</t>
+  </si>
+  <si>
+    <t>5616Q8</t>
+  </si>
+  <si>
+    <t>Q56 DM ext.</t>
+  </si>
+  <si>
+    <t>4816Q8</t>
+  </si>
+  <si>
+    <t>Q48 DM ext.</t>
+  </si>
+  <si>
+    <t>4814Q8</t>
+  </si>
+  <si>
+    <t>Q48 DM</t>
+  </si>
+  <si>
+    <t>4912Q8</t>
+  </si>
+  <si>
+    <t>Q49 UM</t>
+  </si>
+  <si>
+    <t>4914Q8</t>
+  </si>
+  <si>
+    <t>Q49 DM</t>
+  </si>
+  <si>
+    <t>5114Q8</t>
+  </si>
+  <si>
+    <t>Q51 DM</t>
+  </si>
+  <si>
+    <t>5154Q8</t>
+  </si>
+  <si>
+    <t>5612Q8</t>
+  </si>
+  <si>
+    <t>Q56 UM</t>
+  </si>
+  <si>
+    <t>5614Q8</t>
+  </si>
+  <si>
+    <t>Q56 DM</t>
+  </si>
+  <si>
+    <t>5654Q8</t>
+  </si>
+  <si>
+    <t>5856Q8</t>
+  </si>
+  <si>
+    <t>Q58 DM ext.</t>
+  </si>
+  <si>
+    <t>5854Q8</t>
+  </si>
+  <si>
+    <t>Q58 DM</t>
+  </si>
+  <si>
+    <t>5816Q8</t>
+  </si>
+  <si>
+    <t>5814Q8</t>
+  </si>
+  <si>
+    <t>6114Q8</t>
+  </si>
+  <si>
+    <t>Q61 DM</t>
+  </si>
+  <si>
+    <t>6116Q8</t>
+  </si>
+  <si>
+    <t>Q61 DM ext.</t>
+  </si>
+  <si>
+    <t>6612Q8</t>
+  </si>
+  <si>
+    <t>Q66 UM</t>
+  </si>
+  <si>
+    <t>6614Q8</t>
+  </si>
+  <si>
+    <t>Q66 DM</t>
+  </si>
+  <si>
+    <t>6616Q8</t>
+  </si>
+  <si>
+    <t>Q66 DM ext.</t>
+  </si>
+  <si>
+    <t>6814Q8</t>
+  </si>
+  <si>
+    <t>Q68 DM</t>
+  </si>
+  <si>
+    <t>6816Q8</t>
+  </si>
+  <si>
+    <t>Q68 DM ext.</t>
+  </si>
+  <si>
+    <t>6854Q8</t>
+  </si>
+  <si>
+    <t>6856Q8</t>
+  </si>
+  <si>
+    <t>7612Q8</t>
+  </si>
+  <si>
+    <t>Q76 UM</t>
+  </si>
+  <si>
+    <t>7614Q8</t>
+  </si>
+  <si>
+    <t>Q76 DM</t>
+  </si>
+  <si>
+    <t>7616Q8</t>
+  </si>
+  <si>
+    <t>Q76 DM ext.</t>
+  </si>
+  <si>
+    <t>7814Q8</t>
+  </si>
+  <si>
+    <t>Q78 DM</t>
+  </si>
+  <si>
+    <t>7816Q8</t>
+  </si>
+  <si>
+    <t>Q78 DM Ext.</t>
+  </si>
+  <si>
+    <t>7854Q8</t>
+  </si>
+  <si>
     <t>4114Q8</t>
-  </si>
-[...184 lines deleted...]
-    <t>7854Q8</t>
   </si>
   <si>
     <t>2011Q8</t>
   </si>
   <si>
     <t>Q20 US</t>
   </si>
   <si>
     <t>2013Q8</t>
   </si>
   <si>
     <t>Q20 DS</t>
   </si>
   <si>
     <t>2513Q8</t>
   </si>
   <si>
     <t>Q25 DS</t>
   </si>
   <si>
     <t>3011Q8</t>
   </si>
   <si>
     <t>Q30 US</t>
   </si>
@@ -1817,425 +1817,425 @@
         <v>54</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>55</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
         <v>56</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>57</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
         <v>58</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
         <v>67</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="B39" s="0" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
         <v>80</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="B42" s="0" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
         <v>85</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
         <v>90</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
         <v>91</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
         <v>106</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
         <v>107</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
         <v>118</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>115</v>
+        <v>57</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
         <v>119</v>
       </c>
       <c r="B63" s="0" t="s">
         <v>120</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
         <v>121</v>
       </c>
       <c r="B64" s="0" t="s">
         <v>122</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>33</v>
@@ -6382,425 +6382,425 @@
         <v>54</v>
       </c>
       <c r="B441" s="0" t="s">
         <v>55</v>
       </c>
       <c r="C441" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" s="0" t="s">
         <v>56</v>
       </c>
       <c r="B442" s="0" t="s">
         <v>57</v>
       </c>
       <c r="C442" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" s="0" t="s">
         <v>58</v>
       </c>
       <c r="B443" s="0" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C443" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B444" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C444" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B445" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C445" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" s="0" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B446" s="0" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C446" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" s="0" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B447" s="0" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="C447" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" s="0" t="s">
         <v>67</v>
       </c>
       <c r="B448" s="0" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="C448" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B449" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C449" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B450" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C450" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" s="0" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B451" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C451" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B452" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C452" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B453" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C453" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="B454" s="0" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="C454" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" s="0" t="s">
         <v>80</v>
       </c>
       <c r="B455" s="0" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="C455" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B456" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C456" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="B457" s="0" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="C457" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" s="0" t="s">
         <v>85</v>
       </c>
       <c r="B458" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="C458" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" s="0" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B459" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C459" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B460" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="C460" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" s="0" t="s">
         <v>90</v>
       </c>
       <c r="B461" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C461" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" s="0" t="s">
         <v>91</v>
       </c>
       <c r="B462" s="0" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="C462" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" s="0" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B463" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C463" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B464" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C464" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B465" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C465" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B466" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C466" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B467" s="0" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C467" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B468" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C468" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B469" s="0" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="C469" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" s="0" t="s">
         <v>106</v>
       </c>
       <c r="B470" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C470" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="471">
       <c r="A471" s="0" t="s">
         <v>107</v>
       </c>
       <c r="B471" s="0" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="C471" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="472">
       <c r="A472" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B472" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C472" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B473" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C473" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="474">
       <c r="A474" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B474" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C474" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B475" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C475" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B476" s="0" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="C476" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" s="0" t="s">
         <v>118</v>
       </c>
       <c r="B477" s="0" t="s">
-        <v>115</v>
+        <v>57</v>
       </c>
       <c r="C477" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" s="0" t="s">
         <v>171</v>
       </c>
       <c r="B478" s="0" t="s">
         <v>172</v>
       </c>
       <c r="C478" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" s="0" t="s">
         <v>173</v>
       </c>
       <c r="B479" s="0" t="s">
         <v>174</v>
       </c>
       <c r="C479" s="0" t="s">
         <v>33</v>