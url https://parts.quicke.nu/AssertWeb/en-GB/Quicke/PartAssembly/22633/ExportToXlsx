--- v0 (2025-11-01)
+++ v1 (2026-08-24)
@@ -114,60 +114,60 @@
   <si>
     <t>Spring</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>5022144</t>
   </si>
   <si>
     <t>Cover</t>
   </si>
   <si>
     <t>0.028</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>5219100</t>
   </si>
   <si>
     <t>Spacer</t>
   </si>
   <si>
-    <t>.005</t>
+    <t>0.005</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>5220271</t>
   </si>
   <si>
-    <t>.022</t>
+    <t>0.022</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>5220327</t>
   </si>
   <si>
     <t>Lever</t>
   </si>
   <si>
     <t>1.3</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>