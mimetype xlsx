--- v0 (2025-10-25)
+++ v1 (2026-05-26)
@@ -66,51 +66,51 @@
   <si>
     <t>1</t>
   </si>
   <si>
     <t>5220419-1</t>
   </si>
   <si>
     <t>Tool carrier</t>
   </si>
   <si>
     <t>49.500</t>
   </si>
   <si>
     <t>Glossy Black</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>5023005</t>
   </si>
   <si>
     <t>Greaser</t>
   </si>
   <si>
-    <t>.005</t>
+    <t>0.005</t>
   </si>
   <si>
     <t>M 10 x 1</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>5220468</t>
   </si>
   <si>
     <t>Lever kit</t>
   </si>
   <si>
     <t>45.800</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>4500408</t>
   </si>
   <si>
     <t>Locking mechanism RH</t>
   </si>