--- v1 (2026-05-26)
+++ v2 (2026-08-24)
@@ -138,51 +138,51 @@
   <si>
     <t>7</t>
   </si>
   <si>
     <t>5013110</t>
   </si>
   <si>
     <t>Washer</t>
   </si>
   <si>
     <t>0.004</t>
   </si>
   <si>
     <t>BRB 10.5x22x2</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>5016997</t>
   </si>
   <si>
     <t>Split pin</t>
   </si>
   <si>
-    <t>.01</t>
+    <t>0.010</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>60021067</t>
   </si>
   <si>
     <t>Pin kit</t>
   </si>
   <si>
     <t>For tool carriers Euro, Euro/SMS (Quicke Dimension/Trima Plus) and Euro/Alo Type 3, Euro/MX, Euro/Valtra, Euro/Faucheux, Big BM (Q-series/Quicke Dimension / Trima Plus)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>