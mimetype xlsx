--- v0 (2025-10-15)
+++ v1 (2026-05-26)
@@ -54,51 +54,51 @@
   <si>
     <t>1 PCS</t>
   </si>
   <si>
     <t>5220434-1</t>
   </si>
   <si>
     <t>Tool carrier</t>
   </si>
   <si>
     <t>45.9</t>
   </si>
   <si>
     <t>Glossy Black</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>5023005</t>
   </si>
   <si>
     <t>Greaser</t>
   </si>
   <si>
-    <t>.005</t>
+    <t>0.005</t>
   </si>
   <si>
     <t>M 10 x 1</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>5220468</t>
   </si>
   <si>
     <t>Lever kit</t>
   </si>
   <si>
     <t>45.800</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>4500408</t>
   </si>
   <si>
     <t>Locking mechanism RH</t>
   </si>