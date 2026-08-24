--- v0 (2026-01-03)
+++ v1 (2026-08-24)
@@ -48,51 +48,51 @@
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>5220450</t>
   </si>
   <si>
     <t>3rd service</t>
   </si>
   <si>
     <t>1 PCS</t>
   </si>
   <si>
     <t>9031515</t>
   </si>
   <si>
     <t>Hose kit</t>
   </si>
   <si>
-    <t>1.6</t>
+    <t>1.600</t>
   </si>
   <si>
     <t>3rd, width DS</t>
   </si>
   <si>
     <t>5220303</t>
   </si>
   <si>
     <t>Bracket</t>
   </si>
   <si>
     <t>0.800</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>2 PCS</t>
   </si>
   <si>
     <t>9032610</t>
   </si>
   <si>
     <t>Hose</t>
   </si>
@@ -168,51 +168,51 @@
   <si>
     <t>Servo block cpl.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>9031325</t>
   </si>
   <si>
     <t>.9</t>
   </si>
   <si>
     <t>1/2"</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>5219183</t>
   </si>
   <si>
     <t>Hose guide</t>
   </si>
   <si>
-    <t>.7</t>
+    <t>0.700</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>5011554</t>
   </si>
   <si>
     <t>Nut</t>
   </si>
   <si>
     <t>0.013</t>
   </si>
   <si>
     <t>Loc-King M10</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>5006002</t>
   </si>