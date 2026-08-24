--- v0 (2025-12-07)
+++ v1 (2026-08-24)
@@ -54,51 +54,51 @@
   <si>
     <t/>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>5220452</t>
   </si>
   <si>
     <t>3rd service</t>
   </si>
   <si>
     <t>7234200</t>
   </si>
   <si>
     <t>1 PCS</t>
   </si>
   <si>
     <t>9031517</t>
   </si>
   <si>
     <t>Hose kit Selecto3</t>
   </si>
   <si>
-    <t>1.6</t>
+    <t>1.600</t>
   </si>
   <si>
     <t>5220303</t>
   </si>
   <si>
     <t>Bracket</t>
   </si>
   <si>
     <t>0.800</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>2 PCS</t>
   </si>
   <si>
     <t>9032612</t>
   </si>
   <si>
     <t>Hose</t>
   </si>
   <si>
     <t>0.500</t>
   </si>
@@ -165,81 +165,81 @@
   <si>
     <t>13</t>
   </si>
   <si>
     <t>5006007</t>
   </si>
   <si>
     <t>Screw</t>
   </si>
   <si>
     <t>0.050</t>
   </si>
   <si>
     <t>M6SF-TT M8x16</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>5215067</t>
   </si>
   <si>
     <t>Hose guide</t>
   </si>
   <si>
-    <t>.06</t>
+    <t>0.060</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>10550265</t>
   </si>
   <si>
     <t>Servo block cpl.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>9031325</t>
   </si>
   <si>
     <t>.9</t>
   </si>
   <si>
     <t>1/2"</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>5219183</t>
   </si>
   <si>
-    <t>.7</t>
+    <t>0.700</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>5011554</t>
   </si>
   <si>
     <t>Nut</t>
   </si>
   <si>
     <t>0.013</t>
   </si>
   <si>
     <t>Loc-King M10</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>5006002</t>
   </si>