--- v1 (2026-08-24)
+++ v2 (2026-10-08)
@@ -183,51 +183,51 @@
   <si>
     <t>5215067</t>
   </si>
   <si>
     <t>Hose guide</t>
   </si>
   <si>
     <t>0.060</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>10550265</t>
   </si>
   <si>
     <t>Servo block cpl.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>9031325</t>
   </si>
   <si>
-    <t>.9</t>
+    <t>0.900</t>
   </si>
   <si>
     <t>1/2"</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>5219183</t>
   </si>
   <si>
     <t>0.700</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>5011554</t>
   </si>
   <si>
     <t>Nut</t>
   </si>