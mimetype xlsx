--- v0 (2026-01-08)
+++ v1 (2026-08-24)
@@ -75,51 +75,51 @@
   <si>
     <t>Bracket Extension</t>
   </si>
   <si>
     <t>2.200</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>10550260</t>
   </si>
   <si>
     <t>Diverter valve</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>5219183</t>
   </si>
   <si>
     <t>Hose guide</t>
   </si>
   <si>
-    <t>.7</t>
+    <t>0.700</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>5011554</t>
   </si>
   <si>
     <t>Nut</t>
   </si>
   <si>
     <t>0.013</t>
   </si>
   <si>
     <t>Loc-King M10</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>5006002</t>
   </si>