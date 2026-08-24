--- v0 (2025-10-22)
+++ v1 (2026-08-24)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="73" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="72" uniqueCount="72">
   <si>
     <t>Id</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Number</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Market information</t>
   </si>
   <si>
     <t>Net Weight</t>
   </si>
   <si>
     <t>Serial number from</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
@@ -75,102 +75,102 @@
   <si>
     <t>Bracket Extension</t>
   </si>
   <si>
     <t>2.200</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>10550260</t>
   </si>
   <si>
     <t>Diverter valve</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>5219183</t>
   </si>
   <si>
     <t>Hose guide</t>
   </si>
   <si>
-    <t>.7</t>
+    <t>0.700</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>5011554</t>
   </si>
   <si>
     <t>Nut</t>
   </si>
   <si>
     <t>0.013</t>
   </si>
   <si>
     <t>Loc-King M10</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>5006002</t>
   </si>
   <si>
     <t>Screw</t>
   </si>
   <si>
     <t>0.031</t>
   </si>
   <si>
     <t>MVBF 10x30</t>
   </si>
   <si>
     <t>5006003</t>
   </si>
   <si>
     <t>0.030</t>
   </si>
   <si>
     <t>MVBF 10x40</t>
   </si>
   <si>
     <t>9031523</t>
   </si>
   <si>
     <t>Hose kit</t>
   </si>
   <si>
-    <t>0</t>
+    <t>0.000</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>5220303</t>
   </si>
   <si>
     <t>Bracket</t>
   </si>
   <si>
     <t>0.800</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>2 PCS</t>
   </si>
   <si>
     <t>9032615</t>
   </si>
   <si>
     <t>Hose</t>
   </si>
@@ -217,53 +217,50 @@
     <t>1/2" Male</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>5044940</t>
   </si>
   <si>
     <t>Coupling</t>
   </si>
   <si>
     <t>Original parts from Alo with the best fit and high quality, extends the life of your front loader. Make it easy with the right part for Quicke or Trima loader</t>
   </si>
   <si>
     <t>0.200</t>
   </si>
   <si>
     <t xml:space="preserve">ISO-A 1/2" Male  - G3/8</t>
   </si>
   <si>
     <t>5020936</t>
   </si>
   <si>
     <t>Insert</t>
-  </si>
-[...1 lines deleted...]
-    <t>0.000</t>
   </si>
   <si>
     <t>3 switches</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
@@ -580,35 +577,35 @@
       </c>
       <c r="E15" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>67</v>
       </c>
       <c r="H15" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>13</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>69</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>70</v>
       </c>
       <c r="F16" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="H16" s="0" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>