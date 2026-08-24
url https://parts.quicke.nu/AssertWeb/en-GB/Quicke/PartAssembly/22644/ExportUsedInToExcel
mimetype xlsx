--- v0 (2025-11-09)
+++ v1 (2026-08-24)
@@ -69,90 +69,90 @@
   <si>
     <t>4514Q8</t>
   </si>
   <si>
     <t>Q45 DM</t>
   </si>
   <si>
     <t>4516Q8</t>
   </si>
   <si>
     <t>Q45 DM ext.</t>
   </si>
   <si>
     <t>4554Q8</t>
   </si>
   <si>
     <t>4564Q8</t>
   </si>
   <si>
     <t>4111Q8</t>
   </si>
   <si>
     <t>Q41 US</t>
   </si>
   <si>
+    <t>4154Q8</t>
+  </si>
+  <si>
+    <t>Q41 DM</t>
+  </si>
+  <si>
+    <t>4611Q8</t>
+  </si>
+  <si>
+    <t>Q46 US</t>
+  </si>
+  <si>
+    <t>4614Q8</t>
+  </si>
+  <si>
+    <t>Q46 DM</t>
+  </si>
+  <si>
+    <t>4616Q8</t>
+  </si>
+  <si>
+    <t>Q46 DM ext.</t>
+  </si>
+  <si>
+    <t>4654Q8</t>
+  </si>
+  <si>
+    <t>4816Q8</t>
+  </si>
+  <si>
+    <t>Q48 DM ext.</t>
+  </si>
+  <si>
+    <t>4814Q8</t>
+  </si>
+  <si>
+    <t>Q48 DM</t>
+  </si>
+  <si>
     <t>4114Q8</t>
-  </si>
-[...37 lines deleted...]
-    <t>Q48 DM</t>
   </si>
   <si>
     <t>4111T8</t>
   </si>
   <si>
     <t>+3.1 US</t>
   </si>
   <si>
     <t xml:space="preserve">Hydraulics/ </t>
   </si>
   <si>
     <t>4114T8</t>
   </si>
   <si>
     <t>+3.1 DM</t>
   </si>
   <si>
     <t>4154T8</t>
   </si>
   <si>
     <t>4611T8</t>
   </si>
   <si>
     <t>+3.1P US</t>
   </si>
@@ -368,117 +368,117 @@
         <v>19</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>22</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>35</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>36</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
         <v>38</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>39</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>37</v>
@@ -687,117 +687,117 @@
         <v>19</v>
       </c>
       <c r="B40" s="0" t="s">
         <v>20</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
         <v>21</v>
       </c>
       <c r="B41" s="0" t="s">
         <v>22</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
         <v>23</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
         <v>30</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
         <v>35</v>
       </c>
       <c r="B49" s="0" t="s">
         <v>36</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
         <v>38</v>
       </c>
       <c r="B50" s="0" t="s">
         <v>39</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>37</v>