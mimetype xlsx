--- v0 (2025-11-02)
+++ v1 (2026-08-24)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="110" uniqueCount="110">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="109" uniqueCount="109">
   <si>
     <t>Id</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Number</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Market information</t>
   </si>
   <si>
     <t>Net Weight</t>
   </si>
   <si>
     <t>Serial number from</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
@@ -135,93 +135,93 @@
   <si>
     <t>9</t>
   </si>
   <si>
     <t>5044129</t>
   </si>
   <si>
     <t>Dust Cover</t>
   </si>
   <si>
     <t>0.010</t>
   </si>
   <si>
     <t>1/2" Male</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>5219183</t>
   </si>
   <si>
     <t>Hose guide</t>
   </si>
   <si>
-    <t>.7</t>
+    <t>0.700</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>5011554</t>
   </si>
   <si>
     <t>Nut</t>
   </si>
   <si>
     <t>0.013</t>
   </si>
   <si>
     <t>Loc-King M10</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>5006002</t>
   </si>
   <si>
     <t>Screw</t>
   </si>
   <si>
     <t>0.031</t>
   </si>
   <si>
     <t>MVBF 10x30</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>1 PCS</t>
   </si>
   <si>
     <t>5215066</t>
   </si>
   <si>
-    <t>.03</t>
+    <t>0.030</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>5006007</t>
   </si>
   <si>
     <t>0.050</t>
   </si>
   <si>
     <t>M6SF-TT M8x16</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>9032609</t>
   </si>
   <si>
     <t>2.400</t>
   </si>
   <si>
     <t>3/8" L=3850mm (9031182)</t>
   </si>
@@ -253,53 +253,50 @@
     <t>18</t>
   </si>
   <si>
     <t>5215161</t>
   </si>
   <si>
     <t>Hose clamp</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>5013101</t>
   </si>
   <si>
     <t>Washer</t>
   </si>
   <si>
     <t>BRB 8,4 x 16</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>5004055</t>
-  </si>
-[...1 lines deleted...]
-    <t>0.030</t>
   </si>
   <si>
     <t>MC6S 8x70</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>5215162</t>
   </si>
   <si>
     <t>Sleeve</t>
   </si>
   <si>
     <t>0.002</t>
   </si>
   <si>
     <t>Not Sold Separately</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>5044130</t>
   </si>
@@ -754,155 +751,155 @@
       </c>
       <c r="D18" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>31</v>
       </c>
       <c r="H18" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>81</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>82</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="H19" s="0" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>16</v>
       </c>
       <c r="C20" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="D20" s="0" t="s">
         <v>86</v>
       </c>
-      <c r="D20" s="0" t="s">
+      <c r="F20" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="F20" s="0" t="s">
+      <c r="H20" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>16</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>37</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>25</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="C22" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="D22" s="0" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>25</v>
       </c>
       <c r="F22" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="H22" s="0" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C23" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="D23" s="0" t="s">
         <v>98</v>
       </c>
-      <c r="D23" s="0" t="s">
+      <c r="F23" s="0" t="s">
         <v>99</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>16</v>
       </c>
       <c r="C24" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="D24" s="0" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>25</v>
       </c>
       <c r="F24" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="H24" s="0" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C25" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="D25" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="D25" s="0" t="s">
+      <c r="F25" s="0" t="s">
         <v>108</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>