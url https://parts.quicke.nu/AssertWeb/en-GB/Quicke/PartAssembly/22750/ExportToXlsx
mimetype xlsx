--- v0 (2025-10-22)
+++ v1 (2026-08-24)
@@ -93,84 +93,84 @@
   <si>
     <t>4</t>
   </si>
   <si>
     <t>20735213</t>
   </si>
   <si>
     <t>Cable tie</t>
   </si>
   <si>
     <t>.01</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>1 PCS</t>
   </si>
   <si>
     <t>9031610</t>
   </si>
   <si>
     <t>Hose</t>
   </si>
   <si>
-    <t>2.4</t>
+    <t>2.400</t>
   </si>
   <si>
     <t>3/8"</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>9031611</t>
   </si>
   <si>
-    <t>2.1</t>
+    <t>2.100</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>2 PCS</t>
   </si>
   <si>
     <t>9031612</t>
   </si>
   <si>
-    <t>2.0</t>
+    <t>2.000</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>9031608</t>
   </si>
   <si>
-    <t>1.0</t>
+    <t>1.000</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>4 PCS</t>
   </si>
   <si>
     <t>5028076</t>
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>5044130</t>
   </si>
   <si>
     <t>Dust Cover</t>
   </si>
   <si>
     <t>Original parts from Alo with the best fit and high quality, extends the life of your front loader. Make it easy with the right part for Quicke or Trima loader</t>
   </si>
@@ -180,51 +180,51 @@
   <si>
     <t>11</t>
   </si>
   <si>
     <t>5044127</t>
   </si>
   <si>
     <t>Quick Coupling</t>
   </si>
   <si>
     <t>0.275</t>
   </si>
   <si>
     <t>1/2"</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>5221149</t>
   </si>
   <si>
     <t>Hose clamp</t>
   </si>
   <si>
-    <t>.024</t>
+    <t>0.024</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>5221189</t>
   </si>
   <si>
     <t>Rubber sheet</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>