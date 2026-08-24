--- v0 (2026-03-13)
+++ v1 (2026-08-24)
@@ -162,51 +162,51 @@
   <si>
     <t>.032</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>5006003</t>
   </si>
   <si>
     <t>Screw</t>
   </si>
   <si>
     <t>MVBF 10x40</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>5017002</t>
   </si>
   <si>
     <t>Linch pin</t>
   </si>
   <si>
-    <t>.026</t>
+    <t>0.026</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>20708137</t>
   </si>
   <si>
     <t>0.003</t>
   </si>
   <si>
     <t>M6 FZB</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>5004913</t>
   </si>
   <si>
     <t>0.006</t>
   </si>
   <si>
     <t>MC6S M6x20</t>
   </si>