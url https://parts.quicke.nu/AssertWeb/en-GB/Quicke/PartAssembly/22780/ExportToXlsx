--- v0 (2025-10-13)
+++ v1 (2026-05-26)
@@ -45,87 +45,87 @@
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>9031499</t>
   </si>
   <si>
     <t>Hose</t>
   </si>
   <si>
     <t>0.550</t>
   </si>
   <si>
     <t>3/8"</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>9031500</t>
   </si>
   <si>
-    <t>.75</t>
+    <t>0.750</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>9031501</t>
   </si>
   <si>
-    <t>.8</t>
+    <t>0.800</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>9031502</t>
   </si>
   <si>
-    <t>1.0</t>
+    <t>1.000</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>9031497</t>
   </si>
   <si>
-    <t>.25</t>
+    <t>0.250</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>9031498</t>
   </si>
   <si>
-    <t>.45</t>
+    <t>0.450</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>11261413</t>
   </si>
   <si>
     <t>Hydraulic hose cpl.</t>
   </si>
   <si>
     <t>2.300</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>1103243</t>
   </si>
   <si>
     <t>1.287</t>
   </si>
   <si>
     <t>1/2"</t>
   </si>