--- v1 (2026-03-14)
+++ v2 (2026-08-24)
@@ -84,51 +84,51 @@
   <si>
     <t>0.200</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>5102121</t>
   </si>
   <si>
     <t>Cable DC</t>
   </si>
   <si>
     <t>0.090</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>60001960</t>
   </si>
   <si>
     <t>Masterunit LCS L3</t>
   </si>
   <si>
-    <t>1.0</t>
+    <t>1.000</t>
   </si>
   <si>
     <t>Replaces 5101068</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>10570138</t>
   </si>
   <si>
     <t>Cover</t>
   </si>
   <si>
     <t>0.080</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>5101096</t>
   </si>
   <si>
     <t>Cap</t>
   </si>