--- v0 (2026-01-15)
+++ v1 (2026-04-19)
@@ -4883,332 +4883,332 @@
     </row>
     <row r="293">
       <c r="A293" s="0" t="s">
         <v>56</v>
       </c>
       <c r="B293" s="0" t="s">
         <v>57</v>
       </c>
       <c r="C293" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="0" t="s">
         <v>58</v>
       </c>
       <c r="B294" s="0" t="s">
         <v>59</v>
       </c>
       <c r="C294" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="0" t="s">
-        <v>106</v>
+        <v>60</v>
       </c>
       <c r="B295" s="0" t="s">
-        <v>107</v>
+        <v>55</v>
       </c>
       <c r="C295" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="0" t="s">
-        <v>109</v>
+        <v>61</v>
       </c>
       <c r="B296" s="0" t="s">
-        <v>110</v>
+        <v>59</v>
       </c>
       <c r="C296" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" s="0" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B297" s="0" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="C297" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" s="0" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="B298" s="0" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="C298" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" s="0" t="s">
-        <v>62</v>
+        <v>106</v>
       </c>
       <c r="B299" s="0" t="s">
-        <v>63</v>
+        <v>107</v>
       </c>
       <c r="C299" s="0" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" s="0" t="s">
-        <v>64</v>
+        <v>109</v>
       </c>
       <c r="B300" s="0" t="s">
-        <v>57</v>
+        <v>110</v>
       </c>
       <c r="C300" s="0" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" s="0" t="s">
         <v>91</v>
       </c>
       <c r="B301" s="0" t="s">
         <v>92</v>
       </c>
       <c r="C301" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="0" t="s">
         <v>93</v>
       </c>
       <c r="B302" s="0" t="s">
         <v>94</v>
       </c>
       <c r="C302" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="0" t="s">
         <v>95</v>
       </c>
       <c r="B303" s="0" t="s">
         <v>96</v>
       </c>
       <c r="C303" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="0" t="s">
-        <v>111</v>
+        <v>97</v>
       </c>
       <c r="B304" s="0" t="s">
-        <v>112</v>
+        <v>92</v>
       </c>
       <c r="C304" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" s="0" t="s">
-        <v>113</v>
+        <v>98</v>
       </c>
       <c r="B305" s="0" t="s">
-        <v>114</v>
+        <v>94</v>
       </c>
       <c r="C305" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" s="0" t="s">
-        <v>115</v>
+        <v>99</v>
       </c>
       <c r="B306" s="0" t="s">
-        <v>116</v>
+        <v>100</v>
       </c>
       <c r="C306" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" s="0" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="B307" s="0" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="C307" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" s="0" t="s">
-        <v>98</v>
+        <v>111</v>
       </c>
       <c r="B308" s="0" t="s">
-        <v>94</v>
+        <v>112</v>
       </c>
       <c r="C308" s="0" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" s="0" t="s">
-        <v>99</v>
+        <v>113</v>
       </c>
       <c r="B309" s="0" t="s">
-        <v>100</v>
+        <v>114</v>
       </c>
       <c r="C309" s="0" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" s="0" t="s">
-        <v>101</v>
+        <v>115</v>
       </c>
       <c r="B310" s="0" t="s">
-        <v>96</v>
+        <v>116</v>
       </c>
       <c r="C310" s="0" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" s="0" t="s">
         <v>102</v>
       </c>
       <c r="B311" s="0" t="s">
         <v>103</v>
       </c>
       <c r="C311" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" s="0" t="s">
-        <v>117</v>
+        <v>104</v>
       </c>
       <c r="B312" s="0" t="s">
-        <v>118</v>
+        <v>103</v>
       </c>
       <c r="C312" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" s="0" t="s">
-        <v>104</v>
+        <v>117</v>
       </c>
       <c r="B313" s="0" t="s">
-        <v>103</v>
+        <v>118</v>
       </c>
       <c r="C313" s="0" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" s="0" t="s">
         <v>65</v>
       </c>
       <c r="B314" s="0" t="s">
         <v>66</v>
       </c>
       <c r="C314" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" s="0" t="s">
         <v>67</v>
       </c>
       <c r="B315" s="0" t="s">
         <v>68</v>
       </c>
       <c r="C315" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" s="0" t="s">
-        <v>119</v>
+        <v>73</v>
       </c>
       <c r="B316" s="0" t="s">
-        <v>120</v>
+        <v>74</v>
       </c>
       <c r="C316" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" s="0" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="B317" s="0" t="s">
-        <v>74</v>
+        <v>66</v>
       </c>
       <c r="C317" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B318" s="0" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C318" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B319" s="0" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="C319" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" s="0" t="s">
-        <v>71</v>
+        <v>119</v>
       </c>
       <c r="B320" s="0" t="s">
-        <v>72</v>
+        <v>120</v>
       </c>
       <c r="C320" s="0" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" s="0" t="s">
         <v>75</v>
       </c>
       <c r="B321" s="0" t="s">
         <v>76</v>
       </c>
       <c r="C321" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" s="0" t="s">
         <v>77</v>
       </c>
       <c r="B322" s="0" t="s">
         <v>78</v>
       </c>
       <c r="C322" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="323">
@@ -6192,321 +6192,321 @@
     </row>
     <row r="412">
       <c r="A412" s="0" t="s">
         <v>56</v>
       </c>
       <c r="B412" s="0" t="s">
         <v>57</v>
       </c>
       <c r="C412" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" s="0" t="s">
         <v>58</v>
       </c>
       <c r="B413" s="0" t="s">
         <v>59</v>
       </c>
       <c r="C413" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" s="0" t="s">
-        <v>106</v>
+        <v>60</v>
       </c>
       <c r="B414" s="0" t="s">
-        <v>107</v>
+        <v>55</v>
       </c>
       <c r="C414" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" s="0" t="s">
-        <v>109</v>
+        <v>61</v>
       </c>
       <c r="B415" s="0" t="s">
-        <v>110</v>
+        <v>59</v>
       </c>
       <c r="C415" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" s="0" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B416" s="0" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="C416" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" s="0" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="B417" s="0" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="C417" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" s="0" t="s">
-        <v>62</v>
+        <v>106</v>
       </c>
       <c r="B418" s="0" t="s">
-        <v>63</v>
+        <v>107</v>
       </c>
       <c r="C418" s="0" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" s="0" t="s">
-        <v>64</v>
+        <v>109</v>
       </c>
       <c r="B419" s="0" t="s">
-        <v>57</v>
+        <v>110</v>
       </c>
       <c r="C419" s="0" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" s="0" t="s">
         <v>91</v>
       </c>
       <c r="B420" s="0" t="s">
         <v>92</v>
       </c>
       <c r="C420" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" s="0" t="s">
         <v>93</v>
       </c>
       <c r="B421" s="0" t="s">
         <v>94</v>
       </c>
       <c r="C421" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" s="0" t="s">
         <v>95</v>
       </c>
       <c r="B422" s="0" t="s">
         <v>96</v>
       </c>
       <c r="C422" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" s="0" t="s">
-        <v>111</v>
+        <v>97</v>
       </c>
       <c r="B423" s="0" t="s">
-        <v>112</v>
+        <v>92</v>
       </c>
       <c r="C423" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" s="0" t="s">
-        <v>113</v>
+        <v>98</v>
       </c>
       <c r="B424" s="0" t="s">
-        <v>114</v>
+        <v>94</v>
       </c>
       <c r="C424" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" s="0" t="s">
-        <v>115</v>
+        <v>99</v>
       </c>
       <c r="B425" s="0" t="s">
-        <v>116</v>
+        <v>100</v>
       </c>
       <c r="C425" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" s="0" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="B426" s="0" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="C426" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" s="0" t="s">
-        <v>98</v>
+        <v>111</v>
       </c>
       <c r="B427" s="0" t="s">
-        <v>94</v>
+        <v>112</v>
       </c>
       <c r="C427" s="0" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" s="0" t="s">
-        <v>99</v>
+        <v>113</v>
       </c>
       <c r="B428" s="0" t="s">
-        <v>100</v>
+        <v>114</v>
       </c>
       <c r="C428" s="0" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" s="0" t="s">
-        <v>101</v>
+        <v>115</v>
       </c>
       <c r="B429" s="0" t="s">
-        <v>96</v>
+        <v>116</v>
       </c>
       <c r="C429" s="0" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" s="0" t="s">
         <v>102</v>
       </c>
       <c r="B430" s="0" t="s">
         <v>103</v>
       </c>
       <c r="C430" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" s="0" t="s">
-        <v>117</v>
+        <v>104</v>
       </c>
       <c r="B431" s="0" t="s">
-        <v>118</v>
+        <v>103</v>
       </c>
       <c r="C431" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" s="0" t="s">
-        <v>104</v>
+        <v>117</v>
       </c>
       <c r="B432" s="0" t="s">
-        <v>103</v>
+        <v>118</v>
       </c>
       <c r="C432" s="0" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" s="0" t="s">
         <v>65</v>
       </c>
       <c r="B433" s="0" t="s">
         <v>66</v>
       </c>
       <c r="C433" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" s="0" t="s">
         <v>67</v>
       </c>
       <c r="B434" s="0" t="s">
         <v>68</v>
       </c>
       <c r="C434" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" s="0" t="s">
-        <v>119</v>
+        <v>69</v>
       </c>
       <c r="B435" s="0" t="s">
-        <v>120</v>
+        <v>66</v>
       </c>
       <c r="C435" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B436" s="0" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C436" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B437" s="0" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="C437" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" s="0" t="s">
-        <v>71</v>
+        <v>119</v>
       </c>
       <c r="B438" s="0" t="s">
-        <v>72</v>
+        <v>120</v>
       </c>
       <c r="C438" s="0" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" s="0" t="s">
         <v>73</v>
       </c>
       <c r="B439" s="0" t="s">
         <v>74</v>
       </c>
       <c r="C439" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" s="0" t="s">
         <v>75</v>
       </c>
       <c r="B440" s="0" t="s">
         <v>76</v>
       </c>
       <c r="C440" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="441">
@@ -7094,321 +7094,321 @@
     </row>
     <row r="494">
       <c r="A494" s="0" t="s">
         <v>56</v>
       </c>
       <c r="B494" s="0" t="s">
         <v>57</v>
       </c>
       <c r="C494" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="495">
       <c r="A495" s="0" t="s">
         <v>58</v>
       </c>
       <c r="B495" s="0" t="s">
         <v>59</v>
       </c>
       <c r="C495" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="496">
       <c r="A496" s="0" t="s">
-        <v>106</v>
+        <v>60</v>
       </c>
       <c r="B496" s="0" t="s">
-        <v>107</v>
+        <v>55</v>
       </c>
       <c r="C496" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="497">
       <c r="A497" s="0" t="s">
-        <v>109</v>
+        <v>61</v>
       </c>
       <c r="B497" s="0" t="s">
-        <v>110</v>
+        <v>59</v>
       </c>
       <c r="C497" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="498">
       <c r="A498" s="0" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B498" s="0" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="C498" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="499">
       <c r="A499" s="0" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="B499" s="0" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="C499" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="500">
       <c r="A500" s="0" t="s">
-        <v>62</v>
+        <v>106</v>
       </c>
       <c r="B500" s="0" t="s">
-        <v>63</v>
+        <v>107</v>
       </c>
       <c r="C500" s="0" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
     </row>
     <row r="501">
       <c r="A501" s="0" t="s">
-        <v>64</v>
+        <v>109</v>
       </c>
       <c r="B501" s="0" t="s">
-        <v>57</v>
+        <v>110</v>
       </c>
       <c r="C501" s="0" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
     </row>
     <row r="502">
       <c r="A502" s="0" t="s">
         <v>91</v>
       </c>
       <c r="B502" s="0" t="s">
         <v>92</v>
       </c>
       <c r="C502" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="503">
       <c r="A503" s="0" t="s">
         <v>93</v>
       </c>
       <c r="B503" s="0" t="s">
         <v>94</v>
       </c>
       <c r="C503" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="504">
       <c r="A504" s="0" t="s">
         <v>95</v>
       </c>
       <c r="B504" s="0" t="s">
         <v>96</v>
       </c>
       <c r="C504" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="505">
       <c r="A505" s="0" t="s">
-        <v>111</v>
+        <v>97</v>
       </c>
       <c r="B505" s="0" t="s">
-        <v>112</v>
+        <v>92</v>
       </c>
       <c r="C505" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="506">
       <c r="A506" s="0" t="s">
-        <v>113</v>
+        <v>98</v>
       </c>
       <c r="B506" s="0" t="s">
-        <v>114</v>
+        <v>94</v>
       </c>
       <c r="C506" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="507">
       <c r="A507" s="0" t="s">
-        <v>115</v>
+        <v>99</v>
       </c>
       <c r="B507" s="0" t="s">
-        <v>116</v>
+        <v>100</v>
       </c>
       <c r="C507" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="508">
       <c r="A508" s="0" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="B508" s="0" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="C508" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="509">
       <c r="A509" s="0" t="s">
-        <v>98</v>
+        <v>111</v>
       </c>
       <c r="B509" s="0" t="s">
-        <v>94</v>
+        <v>112</v>
       </c>
       <c r="C509" s="0" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
     </row>
     <row r="510">
       <c r="A510" s="0" t="s">
-        <v>99</v>
+        <v>113</v>
       </c>
       <c r="B510" s="0" t="s">
-        <v>100</v>
+        <v>114</v>
       </c>
       <c r="C510" s="0" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
     </row>
     <row r="511">
       <c r="A511" s="0" t="s">
-        <v>101</v>
+        <v>115</v>
       </c>
       <c r="B511" s="0" t="s">
-        <v>96</v>
+        <v>116</v>
       </c>
       <c r="C511" s="0" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
     </row>
     <row r="512">
       <c r="A512" s="0" t="s">
         <v>102</v>
       </c>
       <c r="B512" s="0" t="s">
         <v>103</v>
       </c>
       <c r="C512" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="513">
       <c r="A513" s="0" t="s">
-        <v>117</v>
+        <v>104</v>
       </c>
       <c r="B513" s="0" t="s">
-        <v>118</v>
+        <v>103</v>
       </c>
       <c r="C513" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="514">
       <c r="A514" s="0" t="s">
-        <v>104</v>
+        <v>117</v>
       </c>
       <c r="B514" s="0" t="s">
-        <v>103</v>
+        <v>118</v>
       </c>
       <c r="C514" s="0" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
     </row>
     <row r="515">
       <c r="A515" s="0" t="s">
         <v>65</v>
       </c>
       <c r="B515" s="0" t="s">
         <v>66</v>
       </c>
       <c r="C515" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="516">
       <c r="A516" s="0" t="s">
         <v>67</v>
       </c>
       <c r="B516" s="0" t="s">
         <v>68</v>
       </c>
       <c r="C516" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="517">
       <c r="A517" s="0" t="s">
-        <v>119</v>
+        <v>69</v>
       </c>
       <c r="B517" s="0" t="s">
-        <v>120</v>
+        <v>66</v>
       </c>
       <c r="C517" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="518">
       <c r="A518" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B518" s="0" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C518" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="519">
       <c r="A519" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B519" s="0" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="C519" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="520">
       <c r="A520" s="0" t="s">
-        <v>71</v>
+        <v>119</v>
       </c>
       <c r="B520" s="0" t="s">
-        <v>72</v>
+        <v>120</v>
       </c>
       <c r="C520" s="0" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
     </row>
     <row r="521">
       <c r="A521" s="0" t="s">
         <v>73</v>
       </c>
       <c r="B521" s="0" t="s">
         <v>74</v>
       </c>
       <c r="C521" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="522">
       <c r="A522" s="0" t="s">
         <v>75</v>
       </c>
       <c r="B522" s="0" t="s">
         <v>76</v>
       </c>
       <c r="C522" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="523">