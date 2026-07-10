--- v1 (2026-04-19)
+++ v2 (2026-07-10)
@@ -144,227 +144,227 @@
   <si>
     <t>8513T8</t>
   </si>
   <si>
     <t>+7.0P DL</t>
   </si>
   <si>
     <t>8513Q8</t>
   </si>
   <si>
     <t>Q85 DL</t>
   </si>
   <si>
     <t>8523Q8</t>
   </si>
   <si>
     <t>101179</t>
   </si>
   <si>
     <t>Q7L DM</t>
   </si>
   <si>
     <t xml:space="preserve">LCS/ </t>
   </si>
   <si>
+    <t>101733</t>
+  </si>
+  <si>
+    <t>Q3 DM</t>
+  </si>
+  <si>
+    <t>101136</t>
+  </si>
+  <si>
+    <t>Q3S DM</t>
+  </si>
+  <si>
+    <t>101138</t>
+  </si>
+  <si>
+    <t>Q3M DM</t>
+  </si>
+  <si>
+    <t>110136</t>
+  </si>
+  <si>
     <t>110138</t>
   </si>
   <si>
-    <t>Q3M DM</t>
-[...17 lines deleted...]
-    <t>101138</t>
+    <t>101741</t>
+  </si>
+  <si>
+    <t>Q4 DM</t>
+  </si>
+  <si>
+    <t>101139</t>
+  </si>
+  <si>
+    <t>Q3L DM</t>
+  </si>
+  <si>
+    <t>101146</t>
+  </si>
+  <si>
+    <t>Q4S DM</t>
+  </si>
+  <si>
+    <t>101148</t>
+  </si>
+  <si>
+    <t>Q4M DM</t>
+  </si>
+  <si>
+    <t>110139</t>
   </si>
   <si>
     <t>110148</t>
   </si>
   <si>
-    <t>Q4M DM</t>
-[...1 lines deleted...]
-  <si>
     <t>110146</t>
   </si>
   <si>
-    <t>Q4S DM</t>
-[...20 lines deleted...]
-    <t>101146</t>
+    <t>101761</t>
+  </si>
+  <si>
+    <t>Q6 DM</t>
+  </si>
+  <si>
+    <t>101166</t>
+  </si>
+  <si>
+    <t>Q6S DM</t>
+  </si>
+  <si>
+    <t>101168</t>
+  </si>
+  <si>
+    <t>Q6M DM</t>
+  </si>
+  <si>
+    <t>110166</t>
   </si>
   <si>
     <t>110168</t>
   </si>
   <si>
-    <t>Q6M DM</t>
-[...19 lines deleted...]
-  <si>
     <t>101268</t>
   </si>
   <si>
     <t>Q6M DL</t>
   </si>
   <si>
+    <t>101169</t>
+  </si>
+  <si>
+    <t>Q6L DM</t>
+  </si>
+  <si>
+    <t>101176</t>
+  </si>
+  <si>
+    <t>Q7S DM</t>
+  </si>
+  <si>
+    <t>101178</t>
+  </si>
+  <si>
+    <t>Q7M DM</t>
+  </si>
+  <si>
+    <t>110169</t>
+  </si>
+  <si>
+    <t>110176</t>
+  </si>
+  <si>
     <t>110178</t>
   </si>
   <si>
-    <t>Q7M DM</t>
-[...20 lines deleted...]
-    <t>101169</t>
+    <t>101286</t>
+  </si>
+  <si>
+    <t>Q8S DL</t>
+  </si>
+  <si>
+    <t>101288</t>
+  </si>
+  <si>
+    <t>Q8M DL</t>
   </si>
   <si>
     <t>110288</t>
   </si>
   <si>
-    <t>Q8M DL</t>
-[...10 lines deleted...]
-  <si>
     <t>101278</t>
   </si>
   <si>
     <t>Q7M DL</t>
   </si>
   <si>
+    <t>101751</t>
+  </si>
+  <si>
+    <t>Q5 DM</t>
+  </si>
+  <si>
+    <t>101149</t>
+  </si>
+  <si>
+    <t>Q4L DM</t>
+  </si>
+  <si>
+    <t>101156</t>
+  </si>
+  <si>
+    <t>Q5S DM</t>
+  </si>
+  <si>
+    <t>101158</t>
+  </si>
+  <si>
+    <t>Q5M DM</t>
+  </si>
+  <si>
+    <t>110149</t>
+  </si>
+  <si>
+    <t>110156</t>
+  </si>
+  <si>
     <t>110158</t>
   </si>
   <si>
-    <t>Q5M DM</t>
-[...26 lines deleted...]
-    <t>101149</t>
+    <t>101159</t>
+  </si>
+  <si>
+    <t>Q5L DM</t>
   </si>
   <si>
     <t>110159</t>
   </si>
   <si>
-    <t>Q5L DM</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">QCS/ </t>
   </si>
   <si>
     <t>501741</t>
   </si>
   <si>
     <t>N4 DM</t>
   </si>
   <si>
     <t xml:space="preserve">Main hose kit/ </t>
   </si>
   <si>
     <t>501146</t>
   </si>
   <si>
     <t>N4S DM</t>
   </si>
   <si>
     <t>501751</t>
   </si>
   <si>
     <t>N5 DM</t>
   </si>
   <si>
     <t>501156</t>
@@ -708,225 +708,225 @@
   <si>
     <t>+2.3P DM ext.</t>
   </si>
   <si>
     <t>4011T8</t>
   </si>
   <si>
     <t>+3.0 US</t>
   </si>
   <si>
     <t>Hydraulics/9032554 Main hose kit</t>
   </si>
   <si>
     <t>4014T8</t>
   </si>
   <si>
     <t>+3.0 DM</t>
   </si>
   <si>
     <t>4111Q8</t>
   </si>
   <si>
     <t>Q41 US</t>
   </si>
   <si>
+    <t>4154Q8</t>
+  </si>
+  <si>
+    <t>Q41 DM</t>
+  </si>
+  <si>
+    <t>4011Q8</t>
+  </si>
+  <si>
+    <t>Q40 US</t>
+  </si>
+  <si>
+    <t>4014Q8</t>
+  </si>
+  <si>
+    <t>Q40 DM</t>
+  </si>
+  <si>
+    <t>4016Q8</t>
+  </si>
+  <si>
+    <t>Q40 DM ext.</t>
+  </si>
+  <si>
+    <t>4054Q8</t>
+  </si>
+  <si>
+    <t>4111T8</t>
+  </si>
+  <si>
+    <t>+3.1 US</t>
+  </si>
+  <si>
+    <t>4114T8</t>
+  </si>
+  <si>
+    <t>+3.1 DM</t>
+  </si>
+  <si>
+    <t>4154T8</t>
+  </si>
+  <si>
+    <t>4611Q8</t>
+  </si>
+  <si>
+    <t>Q46 US</t>
+  </si>
+  <si>
+    <t>4614Q8</t>
+  </si>
+  <si>
+    <t>Q46 DM</t>
+  </si>
+  <si>
+    <t>4616Q8</t>
+  </si>
+  <si>
+    <t>Q46 DM ext.</t>
+  </si>
+  <si>
+    <t>4654Q8</t>
+  </si>
+  <si>
+    <t>4511T8</t>
+  </si>
+  <si>
+    <t>+3.0P US</t>
+  </si>
+  <si>
+    <t>4514T8</t>
+  </si>
+  <si>
+    <t>+3.0P DM</t>
+  </si>
+  <si>
+    <t>4516T8</t>
+  </si>
+  <si>
+    <t>+3.0P DM ext.</t>
+  </si>
+  <si>
+    <t>4517T8</t>
+  </si>
+  <si>
+    <t>+3.0P Special S</t>
+  </si>
+  <si>
+    <t>4518T8</t>
+  </si>
+  <si>
+    <t>+3.0P Special B</t>
+  </si>
+  <si>
+    <t>4611T8</t>
+  </si>
+  <si>
+    <t>+3.1P US</t>
+  </si>
+  <si>
+    <t>4614T8</t>
+  </si>
+  <si>
+    <t>+3.1P DM</t>
+  </si>
+  <si>
+    <t>4616T8</t>
+  </si>
+  <si>
+    <t>+3.1P DM ext.</t>
+  </si>
+  <si>
+    <t>4617T8</t>
+  </si>
+  <si>
+    <t>+3.1P Special S</t>
+  </si>
+  <si>
+    <t>4618T8</t>
+  </si>
+  <si>
+    <t>+3.1P Special B</t>
+  </si>
+  <si>
+    <t>4654T8</t>
+  </si>
+  <si>
+    <t>4814T8</t>
+  </si>
+  <si>
+    <t>+3.3P DM</t>
+  </si>
+  <si>
+    <t>4816T8</t>
+  </si>
+  <si>
+    <t>+3.3P DM ext.</t>
+  </si>
+  <si>
+    <t>4816Q8</t>
+  </si>
+  <si>
+    <t>Q48 DM ext.</t>
+  </si>
+  <si>
+    <t>4814Q8</t>
+  </si>
+  <si>
+    <t>Q48 DM</t>
+  </si>
+  <si>
+    <t>4511Q8</t>
+  </si>
+  <si>
+    <t>Q45 US</t>
+  </si>
+  <si>
+    <t>4514Q8</t>
+  </si>
+  <si>
+    <t>Q45 DM</t>
+  </si>
+  <si>
+    <t>4516Q8</t>
+  </si>
+  <si>
+    <t>Q45 DM ext.</t>
+  </si>
+  <si>
+    <t>4554Q8</t>
+  </si>
+  <si>
+    <t>4564Q8</t>
+  </si>
+  <si>
     <t>4114Q8</t>
-  </si>
-[...172 lines deleted...]
-    <t>4564Q8</t>
   </si>
   <si>
     <t>3517T8</t>
   </si>
   <si>
     <t>+2.0P Special S</t>
   </si>
   <si>
     <t>Hydraulics/9032555 Main hose kit</t>
   </si>
   <si>
     <t>3518T8</t>
   </si>
   <si>
     <t>+2.0P Special B</t>
   </si>
   <si>
     <t>5016T8</t>
   </si>
   <si>
     <t>+4.0 DM ext.</t>
   </si>
   <si>
     <t>5116Q8</t>
   </si>
@@ -1636,51 +1636,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C1225"/>
+  <dimension ref="A1:C1596"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16.1335849761963" customWidth="1"/>
     <col min="2" max="2" width="14.6204710006714" customWidth="1"/>
     <col min="3" max="3" width="34.9211578369141" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
@@ -2158,183 +2158,183 @@
         <v>50</v>
       </c>
       <c r="B45" s="0" t="s">
         <v>51</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
         <v>52</v>
       </c>
       <c r="B46" s="0" t="s">
         <v>49</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
         <v>53</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
         <v>54</v>
       </c>
       <c r="B48" s="0" t="s">
         <v>55</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
         <v>56</v>
       </c>
       <c r="B49" s="0" t="s">
         <v>57</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
         <v>58</v>
       </c>
       <c r="B50" s="0" t="s">
         <v>59</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
         <v>60</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
         <v>64</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
         <v>65</v>
       </c>
       <c r="B55" s="0" t="s">
         <v>66</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
         <v>67</v>
       </c>
       <c r="B56" s="0" t="s">
         <v>68</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
         <v>69</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B58" s="0" t="s">
         <v>68</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
         <v>73</v>
       </c>
       <c r="B60" s="0" t="s">
         <v>74</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
         <v>75</v>
       </c>
       <c r="B61" s="0" t="s">
         <v>76</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>45</v>
@@ -2400,183 +2400,183 @@
         <v>84</v>
       </c>
       <c r="B67" s="0" t="s">
         <v>85</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
         <v>86</v>
       </c>
       <c r="B68" s="0" t="s">
         <v>87</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
         <v>88</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
         <v>54</v>
       </c>
       <c r="B70" s="0" t="s">
         <v>55</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
         <v>56</v>
       </c>
       <c r="B71" s="0" t="s">
         <v>57</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
         <v>58</v>
       </c>
       <c r="B72" s="0" t="s">
         <v>59</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
         <v>60</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
         <v>64</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
         <v>65</v>
       </c>
       <c r="B77" s="0" t="s">
         <v>66</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
         <v>67</v>
       </c>
       <c r="B78" s="0" t="s">
         <v>68</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
         <v>69</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B80" s="0" t="s">
         <v>68</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
         <v>73</v>
       </c>
       <c r="B82" s="0" t="s">
         <v>74</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
         <v>75</v>
       </c>
       <c r="B83" s="0" t="s">
         <v>76</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>45</v>
@@ -2653,51 +2653,51 @@
         <v>84</v>
       </c>
       <c r="B90" s="0" t="s">
         <v>85</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
         <v>86</v>
       </c>
       <c r="B91" s="0" t="s">
         <v>87</v>
       </c>
       <c r="C91" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
         <v>88</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="C92" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
         <v>46</v>
       </c>
       <c r="B93" s="0" t="s">
         <v>47</v>
       </c>
       <c r="C93" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
         <v>48</v>
       </c>
       <c r="B94" s="0" t="s">
         <v>49</v>
       </c>
       <c r="C94" s="0" t="s">
         <v>45</v>
@@ -2708,260 +2708,260 @@
         <v>50</v>
       </c>
       <c r="B95" s="0" t="s">
         <v>51</v>
       </c>
       <c r="C95" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
         <v>52</v>
       </c>
       <c r="B96" s="0" t="s">
         <v>49</v>
       </c>
       <c r="C96" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
         <v>53</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="C97" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
         <v>54</v>
       </c>
       <c r="B98" s="0" t="s">
         <v>55</v>
       </c>
       <c r="C98" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
         <v>56</v>
       </c>
       <c r="B99" s="0" t="s">
         <v>57</v>
       </c>
       <c r="C99" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
         <v>58</v>
       </c>
       <c r="B100" s="0" t="s">
         <v>59</v>
       </c>
       <c r="C100" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
         <v>60</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="C101" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="C102" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="C103" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
         <v>64</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C104" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
         <v>91</v>
       </c>
       <c r="B105" s="0" t="s">
         <v>92</v>
       </c>
       <c r="C105" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
         <v>93</v>
       </c>
       <c r="B106" s="0" t="s">
         <v>94</v>
       </c>
       <c r="C106" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
         <v>95</v>
       </c>
       <c r="B107" s="0" t="s">
         <v>96</v>
       </c>
       <c r="C107" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
         <v>97</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>92</v>
+        <v>98</v>
       </c>
       <c r="C108" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B109" s="0" t="s">
         <v>94</v>
       </c>
       <c r="C109" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B110" s="0" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="C110" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
         <v>101</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="C111" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
         <v>65</v>
       </c>
       <c r="B112" s="0" t="s">
         <v>66</v>
       </c>
       <c r="C112" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
         <v>67</v>
       </c>
       <c r="B113" s="0" t="s">
         <v>68</v>
       </c>
       <c r="C113" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="s">
         <v>69</v>
       </c>
       <c r="B114" s="0" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="C114" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B115" s="0" t="s">
         <v>68</v>
       </c>
       <c r="C115" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B116" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="C116" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="s">
         <v>73</v>
       </c>
       <c r="B117" s="0" t="s">
         <v>74</v>
       </c>
       <c r="C117" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="s">
         <v>75</v>
       </c>
       <c r="B118" s="0" t="s">
         <v>76</v>
       </c>
       <c r="C118" s="0" t="s">
         <v>45</v>
@@ -3027,51 +3027,51 @@
         <v>84</v>
       </c>
       <c r="B124" s="0" t="s">
         <v>85</v>
       </c>
       <c r="C124" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0" t="s">
         <v>86</v>
       </c>
       <c r="B125" s="0" t="s">
         <v>87</v>
       </c>
       <c r="C125" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="s">
         <v>88</v>
       </c>
       <c r="B126" s="0" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="C126" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="s">
         <v>46</v>
       </c>
       <c r="B127" s="0" t="s">
         <v>47</v>
       </c>
       <c r="C127" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="0" t="s">
         <v>48</v>
       </c>
       <c r="B128" s="0" t="s">
         <v>49</v>
       </c>
       <c r="C128" s="0" t="s">
         <v>45</v>
@@ -3082,260 +3082,260 @@
         <v>50</v>
       </c>
       <c r="B129" s="0" t="s">
         <v>51</v>
       </c>
       <c r="C129" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="0" t="s">
         <v>52</v>
       </c>
       <c r="B130" s="0" t="s">
         <v>49</v>
       </c>
       <c r="C130" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="0" t="s">
         <v>53</v>
       </c>
       <c r="B131" s="0" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="C131" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="0" t="s">
         <v>54</v>
       </c>
       <c r="B132" s="0" t="s">
         <v>55</v>
       </c>
       <c r="C132" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="0" t="s">
         <v>56</v>
       </c>
       <c r="B133" s="0" t="s">
         <v>57</v>
       </c>
       <c r="C133" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="0" t="s">
         <v>58</v>
       </c>
       <c r="B134" s="0" t="s">
         <v>59</v>
       </c>
       <c r="C134" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="0" t="s">
         <v>60</v>
       </c>
       <c r="B135" s="0" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="C135" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B136" s="0" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="C136" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B137" s="0" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="C137" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="0" t="s">
         <v>64</v>
       </c>
       <c r="B138" s="0" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C138" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="0" t="s">
         <v>91</v>
       </c>
       <c r="B139" s="0" t="s">
         <v>92</v>
       </c>
       <c r="C139" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="0" t="s">
         <v>93</v>
       </c>
       <c r="B140" s="0" t="s">
         <v>94</v>
       </c>
       <c r="C140" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="0" t="s">
         <v>95</v>
       </c>
       <c r="B141" s="0" t="s">
         <v>96</v>
       </c>
       <c r="C141" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="0" t="s">
         <v>97</v>
       </c>
       <c r="B142" s="0" t="s">
-        <v>92</v>
+        <v>98</v>
       </c>
       <c r="C142" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B143" s="0" t="s">
         <v>94</v>
       </c>
       <c r="C143" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B144" s="0" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="C144" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="0" t="s">
         <v>101</v>
       </c>
       <c r="B145" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="C145" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="0" t="s">
         <v>65</v>
       </c>
       <c r="B146" s="0" t="s">
         <v>66</v>
       </c>
       <c r="C146" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="0" t="s">
         <v>67</v>
       </c>
       <c r="B147" s="0" t="s">
         <v>68</v>
       </c>
       <c r="C147" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="0" t="s">
         <v>69</v>
       </c>
       <c r="B148" s="0" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="C148" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B149" s="0" t="s">
         <v>68</v>
       </c>
       <c r="C149" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B150" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="C150" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="0" t="s">
         <v>73</v>
       </c>
       <c r="B151" s="0" t="s">
         <v>74</v>
       </c>
       <c r="C151" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="0" t="s">
         <v>75</v>
       </c>
       <c r="B152" s="0" t="s">
         <v>76</v>
       </c>
       <c r="C152" s="0" t="s">
         <v>45</v>
@@ -3401,51 +3401,51 @@
         <v>84</v>
       </c>
       <c r="B158" s="0" t="s">
         <v>85</v>
       </c>
       <c r="C158" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="0" t="s">
         <v>86</v>
       </c>
       <c r="B159" s="0" t="s">
         <v>87</v>
       </c>
       <c r="C159" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="0" t="s">
         <v>88</v>
       </c>
       <c r="B160" s="0" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="C160" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="0" t="s">
         <v>46</v>
       </c>
       <c r="B161" s="0" t="s">
         <v>47</v>
       </c>
       <c r="C161" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="0" t="s">
         <v>48</v>
       </c>
       <c r="B162" s="0" t="s">
         <v>49</v>
       </c>
       <c r="C162" s="0" t="s">
         <v>45</v>
@@ -3456,183 +3456,183 @@
         <v>50</v>
       </c>
       <c r="B163" s="0" t="s">
         <v>51</v>
       </c>
       <c r="C163" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="0" t="s">
         <v>52</v>
       </c>
       <c r="B164" s="0" t="s">
         <v>49</v>
       </c>
       <c r="C164" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="0" t="s">
         <v>53</v>
       </c>
       <c r="B165" s="0" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="C165" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="0" t="s">
         <v>54</v>
       </c>
       <c r="B166" s="0" t="s">
         <v>55</v>
       </c>
       <c r="C166" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="0" t="s">
         <v>56</v>
       </c>
       <c r="B167" s="0" t="s">
         <v>57</v>
       </c>
       <c r="C167" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="0" t="s">
         <v>58</v>
       </c>
       <c r="B168" s="0" t="s">
         <v>59</v>
       </c>
       <c r="C168" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="0" t="s">
         <v>60</v>
       </c>
       <c r="B169" s="0" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="C169" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B170" s="0" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="C170" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B171" s="0" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="C171" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="0" t="s">
         <v>64</v>
       </c>
       <c r="B172" s="0" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C172" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="0" t="s">
         <v>65</v>
       </c>
       <c r="B173" s="0" t="s">
         <v>66</v>
       </c>
       <c r="C173" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="0" t="s">
         <v>67</v>
       </c>
       <c r="B174" s="0" t="s">
         <v>68</v>
       </c>
       <c r="C174" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="0" t="s">
         <v>69</v>
       </c>
       <c r="B175" s="0" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="C175" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B176" s="0" t="s">
         <v>68</v>
       </c>
       <c r="C176" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B177" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="C177" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="0" t="s">
         <v>73</v>
       </c>
       <c r="B178" s="0" t="s">
         <v>74</v>
       </c>
       <c r="C178" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="0" t="s">
         <v>75</v>
       </c>
       <c r="B179" s="0" t="s">
         <v>76</v>
       </c>
       <c r="C179" s="0" t="s">
         <v>45</v>
@@ -3698,51 +3698,51 @@
         <v>84</v>
       </c>
       <c r="B185" s="0" t="s">
         <v>85</v>
       </c>
       <c r="C185" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="0" t="s">
         <v>86</v>
       </c>
       <c r="B186" s="0" t="s">
         <v>87</v>
       </c>
       <c r="C186" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="0" t="s">
         <v>88</v>
       </c>
       <c r="B187" s="0" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="C187" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="0" t="s">
         <v>46</v>
       </c>
       <c r="B188" s="0" t="s">
         <v>47</v>
       </c>
       <c r="C188" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="0" t="s">
         <v>48</v>
       </c>
       <c r="B189" s="0" t="s">
         <v>49</v>
       </c>
       <c r="C189" s="0" t="s">
         <v>45</v>
@@ -3753,183 +3753,183 @@
         <v>50</v>
       </c>
       <c r="B190" s="0" t="s">
         <v>51</v>
       </c>
       <c r="C190" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="0" t="s">
         <v>52</v>
       </c>
       <c r="B191" s="0" t="s">
         <v>49</v>
       </c>
       <c r="C191" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="0" t="s">
         <v>53</v>
       </c>
       <c r="B192" s="0" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="C192" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="0" t="s">
         <v>54</v>
       </c>
       <c r="B193" s="0" t="s">
         <v>55</v>
       </c>
       <c r="C193" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="0" t="s">
         <v>56</v>
       </c>
       <c r="B194" s="0" t="s">
         <v>57</v>
       </c>
       <c r="C194" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="0" t="s">
         <v>58</v>
       </c>
       <c r="B195" s="0" t="s">
         <v>59</v>
       </c>
       <c r="C195" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="0" t="s">
         <v>60</v>
       </c>
       <c r="B196" s="0" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="C196" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B197" s="0" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="C197" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B198" s="0" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="C198" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="0" t="s">
         <v>64</v>
       </c>
       <c r="B199" s="0" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C199" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="0" t="s">
         <v>65</v>
       </c>
       <c r="B200" s="0" t="s">
         <v>66</v>
       </c>
       <c r="C200" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="0" t="s">
         <v>67</v>
       </c>
       <c r="B201" s="0" t="s">
         <v>68</v>
       </c>
       <c r="C201" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="0" t="s">
         <v>69</v>
       </c>
       <c r="B202" s="0" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="C202" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B203" s="0" t="s">
         <v>68</v>
       </c>
       <c r="C203" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B204" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="C204" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="0" t="s">
         <v>73</v>
       </c>
       <c r="B205" s="0" t="s">
         <v>74</v>
       </c>
       <c r="C205" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="0" t="s">
         <v>75</v>
       </c>
       <c r="B206" s="0" t="s">
         <v>76</v>
       </c>
       <c r="C206" s="0" t="s">
         <v>45</v>
@@ -3995,51 +3995,51 @@
         <v>84</v>
       </c>
       <c r="B212" s="0" t="s">
         <v>85</v>
       </c>
       <c r="C212" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="0" t="s">
         <v>86</v>
       </c>
       <c r="B213" s="0" t="s">
         <v>87</v>
       </c>
       <c r="C213" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="0" t="s">
         <v>88</v>
       </c>
       <c r="B214" s="0" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="C214" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="0" t="s">
         <v>46</v>
       </c>
       <c r="B215" s="0" t="s">
         <v>47</v>
       </c>
       <c r="C215" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="0" t="s">
         <v>48</v>
       </c>
       <c r="B216" s="0" t="s">
         <v>49</v>
       </c>
       <c r="C216" s="0" t="s">
         <v>45</v>
@@ -4050,183 +4050,183 @@
         <v>50</v>
       </c>
       <c r="B217" s="0" t="s">
         <v>51</v>
       </c>
       <c r="C217" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="0" t="s">
         <v>52</v>
       </c>
       <c r="B218" s="0" t="s">
         <v>49</v>
       </c>
       <c r="C218" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="0" t="s">
         <v>53</v>
       </c>
       <c r="B219" s="0" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="C219" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="0" t="s">
         <v>54</v>
       </c>
       <c r="B220" s="0" t="s">
         <v>55</v>
       </c>
       <c r="C220" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="0" t="s">
         <v>56</v>
       </c>
       <c r="B221" s="0" t="s">
         <v>57</v>
       </c>
       <c r="C221" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="0" t="s">
         <v>58</v>
       </c>
       <c r="B222" s="0" t="s">
         <v>59</v>
       </c>
       <c r="C222" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="0" t="s">
         <v>60</v>
       </c>
       <c r="B223" s="0" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="C223" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B224" s="0" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="C224" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B225" s="0" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="C225" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="0" t="s">
         <v>64</v>
       </c>
       <c r="B226" s="0" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C226" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="0" t="s">
         <v>65</v>
       </c>
       <c r="B227" s="0" t="s">
         <v>66</v>
       </c>
       <c r="C227" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="0" t="s">
         <v>67</v>
       </c>
       <c r="B228" s="0" t="s">
         <v>68</v>
       </c>
       <c r="C228" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="0" t="s">
         <v>69</v>
       </c>
       <c r="B229" s="0" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="C229" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B230" s="0" t="s">
         <v>68</v>
       </c>
       <c r="C230" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B231" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="C231" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="0" t="s">
         <v>73</v>
       </c>
       <c r="B232" s="0" t="s">
         <v>74</v>
       </c>
       <c r="C232" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="0" t="s">
         <v>75</v>
       </c>
       <c r="B233" s="0" t="s">
         <v>76</v>
       </c>
       <c r="C233" s="0" t="s">
         <v>45</v>
@@ -4292,51 +4292,51 @@
         <v>84</v>
       </c>
       <c r="B239" s="0" t="s">
         <v>85</v>
       </c>
       <c r="C239" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="0" t="s">
         <v>86</v>
       </c>
       <c r="B240" s="0" t="s">
         <v>87</v>
       </c>
       <c r="C240" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="0" t="s">
         <v>88</v>
       </c>
       <c r="B241" s="0" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="C241" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="0" t="s">
         <v>102</v>
       </c>
       <c r="B242" s="0" t="s">
         <v>103</v>
       </c>
       <c r="C242" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="0" t="s">
         <v>104</v>
       </c>
       <c r="B243" s="0" t="s">
         <v>103</v>
       </c>
       <c r="C243" s="0" t="s">
         <v>45</v>
@@ -4501,128 +4501,128 @@
         <v>50</v>
       </c>
       <c r="B258" s="0" t="s">
         <v>51</v>
       </c>
       <c r="C258" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="0" t="s">
         <v>52</v>
       </c>
       <c r="B259" s="0" t="s">
         <v>49</v>
       </c>
       <c r="C259" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="0" t="s">
         <v>53</v>
       </c>
       <c r="B260" s="0" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="C260" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="0" t="s">
         <v>54</v>
       </c>
       <c r="B261" s="0" t="s">
         <v>55</v>
       </c>
       <c r="C261" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="0" t="s">
         <v>56</v>
       </c>
       <c r="B262" s="0" t="s">
         <v>57</v>
       </c>
       <c r="C262" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="0" t="s">
         <v>58</v>
       </c>
       <c r="B263" s="0" t="s">
         <v>59</v>
       </c>
       <c r="C263" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="0" t="s">
         <v>60</v>
       </c>
       <c r="B264" s="0" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="C264" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B265" s="0" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="C265" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B266" s="0" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="C266" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="0" t="s">
         <v>64</v>
       </c>
       <c r="B267" s="0" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C267" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="0" t="s">
         <v>102</v>
       </c>
       <c r="B268" s="0" t="s">
         <v>103</v>
       </c>
       <c r="C268" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="0" t="s">
         <v>104</v>
       </c>
       <c r="B269" s="0" t="s">
         <v>103</v>
       </c>
       <c r="C269" s="0" t="s">
         <v>45</v>
@@ -4633,73 +4633,73 @@
         <v>65</v>
       </c>
       <c r="B270" s="0" t="s">
         <v>66</v>
       </c>
       <c r="C270" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="0" t="s">
         <v>67</v>
       </c>
       <c r="B271" s="0" t="s">
         <v>68</v>
       </c>
       <c r="C271" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="0" t="s">
         <v>69</v>
       </c>
       <c r="B272" s="0" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="C272" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B273" s="0" t="s">
         <v>68</v>
       </c>
       <c r="C273" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B274" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="C274" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="0" t="s">
         <v>73</v>
       </c>
       <c r="B275" s="0" t="s">
         <v>74</v>
       </c>
       <c r="C275" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="0" t="s">
         <v>75</v>
       </c>
       <c r="B276" s="0" t="s">
         <v>76</v>
       </c>
       <c r="C276" s="0" t="s">
         <v>45</v>
@@ -4765,51 +4765,51 @@
         <v>84</v>
       </c>
       <c r="B282" s="0" t="s">
         <v>85</v>
       </c>
       <c r="C282" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="0" t="s">
         <v>86</v>
       </c>
       <c r="B283" s="0" t="s">
         <v>87</v>
       </c>
       <c r="C283" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="0" t="s">
         <v>88</v>
       </c>
       <c r="B284" s="0" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="C284" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="0" t="s">
         <v>43</v>
       </c>
       <c r="B285" s="0" t="s">
         <v>44</v>
       </c>
       <c r="C285" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="0" t="s">
         <v>43</v>
       </c>
       <c r="B286" s="0" t="s">
         <v>44</v>
       </c>
       <c r="C286" s="0" t="s">
         <v>45</v>
@@ -4842,373 +4842,373 @@
         <v>50</v>
       </c>
       <c r="B289" s="0" t="s">
         <v>51</v>
       </c>
       <c r="C289" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="0" t="s">
         <v>52</v>
       </c>
       <c r="B290" s="0" t="s">
         <v>49</v>
       </c>
       <c r="C290" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="0" t="s">
         <v>53</v>
       </c>
       <c r="B291" s="0" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="C291" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="0" t="s">
-        <v>54</v>
+        <v>106</v>
       </c>
       <c r="B292" s="0" t="s">
-        <v>55</v>
+        <v>107</v>
       </c>
       <c r="C292" s="0" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="0" t="s">
-        <v>56</v>
+        <v>109</v>
       </c>
       <c r="B293" s="0" t="s">
-        <v>57</v>
+        <v>110</v>
       </c>
       <c r="C293" s="0" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="0" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="B294" s="0" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="C294" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="0" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="B295" s="0" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="C295" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="0" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="B296" s="0" t="s">
         <v>59</v>
       </c>
       <c r="C296" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" s="0" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="B297" s="0" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="C297" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" s="0" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="B298" s="0" t="s">
         <v>57</v>
       </c>
       <c r="C298" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" s="0" t="s">
-        <v>106</v>
+        <v>63</v>
       </c>
       <c r="B299" s="0" t="s">
-        <v>107</v>
+        <v>61</v>
       </c>
       <c r="C299" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" s="0" t="s">
-        <v>109</v>
+        <v>64</v>
       </c>
       <c r="B300" s="0" t="s">
-        <v>110</v>
+        <v>59</v>
       </c>
       <c r="C300" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" s="0" t="s">
-        <v>91</v>
+        <v>111</v>
       </c>
       <c r="B301" s="0" t="s">
-        <v>92</v>
+        <v>112</v>
       </c>
       <c r="C301" s="0" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="0" t="s">
-        <v>93</v>
+        <v>113</v>
       </c>
       <c r="B302" s="0" t="s">
-        <v>94</v>
+        <v>114</v>
       </c>
       <c r="C302" s="0" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="0" t="s">
-        <v>95</v>
+        <v>115</v>
       </c>
       <c r="B303" s="0" t="s">
-        <v>96</v>
+        <v>116</v>
       </c>
       <c r="C303" s="0" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="0" t="s">
-        <v>97</v>
+        <v>91</v>
       </c>
       <c r="B304" s="0" t="s">
         <v>92</v>
       </c>
       <c r="C304" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" s="0" t="s">
-        <v>98</v>
+        <v>93</v>
       </c>
       <c r="B305" s="0" t="s">
         <v>94</v>
       </c>
       <c r="C305" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" s="0" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="B306" s="0" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="C306" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" s="0" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="B307" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="C307" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" s="0" t="s">
-        <v>111</v>
+        <v>99</v>
       </c>
       <c r="B308" s="0" t="s">
-        <v>112</v>
+        <v>94</v>
       </c>
       <c r="C308" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" s="0" t="s">
-        <v>113</v>
+        <v>100</v>
       </c>
       <c r="B309" s="0" t="s">
-        <v>114</v>
+        <v>96</v>
       </c>
       <c r="C309" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" s="0" t="s">
-        <v>115</v>
+        <v>101</v>
       </c>
       <c r="B310" s="0" t="s">
-        <v>116</v>
+        <v>98</v>
       </c>
       <c r="C310" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" s="0" t="s">
-        <v>102</v>
+        <v>117</v>
       </c>
       <c r="B311" s="0" t="s">
-        <v>103</v>
+        <v>118</v>
       </c>
       <c r="C311" s="0" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" s="0" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="B312" s="0" t="s">
         <v>103</v>
       </c>
       <c r="C312" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" s="0" t="s">
-        <v>117</v>
+        <v>104</v>
       </c>
       <c r="B313" s="0" t="s">
-        <v>118</v>
+        <v>103</v>
       </c>
       <c r="C313" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" s="0" t="s">
-        <v>65</v>
+        <v>119</v>
       </c>
       <c r="B314" s="0" t="s">
-        <v>66</v>
+        <v>120</v>
       </c>
       <c r="C314" s="0" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" s="0" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="B315" s="0" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C315" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" s="0" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="B316" s="0" t="s">
-        <v>74</v>
+        <v>68</v>
       </c>
       <c r="C316" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" s="0" t="s">
         <v>69</v>
       </c>
       <c r="B317" s="0" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="C317" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="B318" s="0" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="C318" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" s="0" t="s">
         <v>71</v>
       </c>
       <c r="B319" s="0" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="C319" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" s="0" t="s">
-        <v>119</v>
+        <v>72</v>
       </c>
       <c r="B320" s="0" t="s">
-        <v>120</v>
+        <v>70</v>
       </c>
       <c r="C320" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" s="0" t="s">
         <v>75</v>
       </c>
       <c r="B321" s="0" t="s">
         <v>76</v>
       </c>
       <c r="C321" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" s="0" t="s">
         <v>77</v>
       </c>
       <c r="B322" s="0" t="s">
         <v>78</v>
       </c>
       <c r="C322" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="323">
@@ -5282,51 +5282,51 @@
         <v>84</v>
       </c>
       <c r="B329" s="0" t="s">
         <v>85</v>
       </c>
       <c r="C329" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" s="0" t="s">
         <v>86</v>
       </c>
       <c r="B330" s="0" t="s">
         <v>87</v>
       </c>
       <c r="C330" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" s="0" t="s">
         <v>88</v>
       </c>
       <c r="B331" s="0" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="C331" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" s="0" t="s">
         <v>46</v>
       </c>
       <c r="B332" s="0" t="s">
         <v>47</v>
       </c>
       <c r="C332" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" s="0" t="s">
         <v>48</v>
       </c>
       <c r="B333" s="0" t="s">
         <v>49</v>
       </c>
       <c r="C333" s="0" t="s">
         <v>105</v>
@@ -5337,205 +5337,205 @@
         <v>50</v>
       </c>
       <c r="B334" s="0" t="s">
         <v>51</v>
       </c>
       <c r="C334" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" s="0" t="s">
         <v>52</v>
       </c>
       <c r="B335" s="0" t="s">
         <v>49</v>
       </c>
       <c r="C335" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" s="0" t="s">
         <v>53</v>
       </c>
       <c r="B336" s="0" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="C336" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" s="0" t="s">
         <v>54</v>
       </c>
       <c r="B337" s="0" t="s">
         <v>55</v>
       </c>
       <c r="C337" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" s="0" t="s">
         <v>56</v>
       </c>
       <c r="B338" s="0" t="s">
         <v>57</v>
       </c>
       <c r="C338" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" s="0" t="s">
         <v>58</v>
       </c>
       <c r="B339" s="0" t="s">
         <v>59</v>
       </c>
       <c r="C339" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" s="0" t="s">
         <v>60</v>
       </c>
       <c r="B340" s="0" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="C340" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B341" s="0" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="C341" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B342" s="0" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="C342" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" s="0" t="s">
         <v>64</v>
       </c>
       <c r="B343" s="0" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C343" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" s="0" t="s">
         <v>91</v>
       </c>
       <c r="B344" s="0" t="s">
         <v>92</v>
       </c>
       <c r="C344" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" s="0" t="s">
         <v>93</v>
       </c>
       <c r="B345" s="0" t="s">
         <v>94</v>
       </c>
       <c r="C345" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" s="0" t="s">
         <v>95</v>
       </c>
       <c r="B346" s="0" t="s">
         <v>96</v>
       </c>
       <c r="C346" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" s="0" t="s">
         <v>97</v>
       </c>
       <c r="B347" s="0" t="s">
-        <v>92</v>
+        <v>98</v>
       </c>
       <c r="C347" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B348" s="0" t="s">
         <v>94</v>
       </c>
       <c r="C348" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B349" s="0" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="C349" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" s="0" t="s">
         <v>101</v>
       </c>
       <c r="B350" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="C350" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" s="0" t="s">
         <v>102</v>
       </c>
       <c r="B351" s="0" t="s">
         <v>103</v>
       </c>
       <c r="C351" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" s="0" t="s">
         <v>104</v>
       </c>
       <c r="B352" s="0" t="s">
         <v>103</v>
       </c>
       <c r="C352" s="0" t="s">
         <v>105</v>
@@ -5546,73 +5546,73 @@
         <v>65</v>
       </c>
       <c r="B353" s="0" t="s">
         <v>66</v>
       </c>
       <c r="C353" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" s="0" t="s">
         <v>67</v>
       </c>
       <c r="B354" s="0" t="s">
         <v>68</v>
       </c>
       <c r="C354" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" s="0" t="s">
         <v>69</v>
       </c>
       <c r="B355" s="0" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="C355" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B356" s="0" t="s">
         <v>68</v>
       </c>
       <c r="C356" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B357" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="C357" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" s="0" t="s">
         <v>73</v>
       </c>
       <c r="B358" s="0" t="s">
         <v>74</v>
       </c>
       <c r="C358" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" s="0" t="s">
         <v>75</v>
       </c>
       <c r="B359" s="0" t="s">
         <v>76</v>
       </c>
       <c r="C359" s="0" t="s">
         <v>105</v>
@@ -5689,51 +5689,51 @@
         <v>84</v>
       </c>
       <c r="B366" s="0" t="s">
         <v>85</v>
       </c>
       <c r="C366" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" s="0" t="s">
         <v>86</v>
       </c>
       <c r="B367" s="0" t="s">
         <v>87</v>
       </c>
       <c r="C367" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" s="0" t="s">
         <v>88</v>
       </c>
       <c r="B368" s="0" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="C368" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" s="0" t="s">
         <v>46</v>
       </c>
       <c r="B369" s="0" t="s">
         <v>47</v>
       </c>
       <c r="C369" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" s="0" t="s">
         <v>48</v>
       </c>
       <c r="B370" s="0" t="s">
         <v>49</v>
       </c>
       <c r="C370" s="0" t="s">
         <v>105</v>
@@ -5744,205 +5744,205 @@
         <v>50</v>
       </c>
       <c r="B371" s="0" t="s">
         <v>51</v>
       </c>
       <c r="C371" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" s="0" t="s">
         <v>52</v>
       </c>
       <c r="B372" s="0" t="s">
         <v>49</v>
       </c>
       <c r="C372" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" s="0" t="s">
         <v>53</v>
       </c>
       <c r="B373" s="0" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="C373" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" s="0" t="s">
         <v>54</v>
       </c>
       <c r="B374" s="0" t="s">
         <v>55</v>
       </c>
       <c r="C374" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" s="0" t="s">
         <v>56</v>
       </c>
       <c r="B375" s="0" t="s">
         <v>57</v>
       </c>
       <c r="C375" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" s="0" t="s">
         <v>58</v>
       </c>
       <c r="B376" s="0" t="s">
         <v>59</v>
       </c>
       <c r="C376" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" s="0" t="s">
         <v>60</v>
       </c>
       <c r="B377" s="0" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="C377" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B378" s="0" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="C378" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B379" s="0" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="C379" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" s="0" t="s">
         <v>64</v>
       </c>
       <c r="B380" s="0" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C380" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" s="0" t="s">
         <v>91</v>
       </c>
       <c r="B381" s="0" t="s">
         <v>92</v>
       </c>
       <c r="C381" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" s="0" t="s">
         <v>93</v>
       </c>
       <c r="B382" s="0" t="s">
         <v>94</v>
       </c>
       <c r="C382" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" s="0" t="s">
         <v>95</v>
       </c>
       <c r="B383" s="0" t="s">
         <v>96</v>
       </c>
       <c r="C383" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" s="0" t="s">
         <v>97</v>
       </c>
       <c r="B384" s="0" t="s">
-        <v>92</v>
+        <v>98</v>
       </c>
       <c r="C384" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B385" s="0" t="s">
         <v>94</v>
       </c>
       <c r="C385" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B386" s="0" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="C386" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" s="0" t="s">
         <v>101</v>
       </c>
       <c r="B387" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="C387" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" s="0" t="s">
         <v>102</v>
       </c>
       <c r="B388" s="0" t="s">
         <v>103</v>
       </c>
       <c r="C388" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" s="0" t="s">
         <v>104</v>
       </c>
       <c r="B389" s="0" t="s">
         <v>103</v>
       </c>
       <c r="C389" s="0" t="s">
         <v>105</v>
@@ -5953,73 +5953,73 @@
         <v>65</v>
       </c>
       <c r="B390" s="0" t="s">
         <v>66</v>
       </c>
       <c r="C390" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" s="0" t="s">
         <v>67</v>
       </c>
       <c r="B391" s="0" t="s">
         <v>68</v>
       </c>
       <c r="C391" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" s="0" t="s">
         <v>69</v>
       </c>
       <c r="B392" s="0" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="C392" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B393" s="0" t="s">
         <v>68</v>
       </c>
       <c r="C393" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B394" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="C394" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" s="0" t="s">
         <v>73</v>
       </c>
       <c r="B395" s="0" t="s">
         <v>74</v>
       </c>
       <c r="C395" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" s="0" t="s">
         <v>75</v>
       </c>
       <c r="B396" s="0" t="s">
         <v>76</v>
       </c>
       <c r="C396" s="0" t="s">
         <v>105</v>
@@ -6096,51 +6096,51 @@
         <v>84</v>
       </c>
       <c r="B403" s="0" t="s">
         <v>85</v>
       </c>
       <c r="C403" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" s="0" t="s">
         <v>86</v>
       </c>
       <c r="B404" s="0" t="s">
         <v>87</v>
       </c>
       <c r="C404" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" s="0" t="s">
         <v>88</v>
       </c>
       <c r="B405" s="0" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="C405" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" s="0" t="s">
         <v>46</v>
       </c>
       <c r="B406" s="0" t="s">
         <v>47</v>
       </c>
       <c r="C406" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" s="0" t="s">
         <v>48</v>
       </c>
       <c r="B407" s="0" t="s">
         <v>49</v>
       </c>
       <c r="C407" s="0" t="s">
         <v>105</v>
@@ -6151,362 +6151,362 @@
         <v>50</v>
       </c>
       <c r="B408" s="0" t="s">
         <v>51</v>
       </c>
       <c r="C408" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" s="0" t="s">
         <v>52</v>
       </c>
       <c r="B409" s="0" t="s">
         <v>49</v>
       </c>
       <c r="C409" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" s="0" t="s">
         <v>53</v>
       </c>
       <c r="B410" s="0" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="C410" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" s="0" t="s">
-        <v>54</v>
+        <v>106</v>
       </c>
       <c r="B411" s="0" t="s">
-        <v>55</v>
+        <v>107</v>
       </c>
       <c r="C411" s="0" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" s="0" t="s">
-        <v>56</v>
+        <v>109</v>
       </c>
       <c r="B412" s="0" t="s">
-        <v>57</v>
+        <v>110</v>
       </c>
       <c r="C412" s="0" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" s="0" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="B413" s="0" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="C413" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" s="0" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="B414" s="0" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="C414" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" s="0" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="B415" s="0" t="s">
         <v>59</v>
       </c>
       <c r="C415" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" s="0" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="B416" s="0" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="C416" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" s="0" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="B417" s="0" t="s">
         <v>57</v>
       </c>
       <c r="C417" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" s="0" t="s">
-        <v>106</v>
+        <v>63</v>
       </c>
       <c r="B418" s="0" t="s">
-        <v>107</v>
+        <v>61</v>
       </c>
       <c r="C418" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" s="0" t="s">
-        <v>109</v>
+        <v>64</v>
       </c>
       <c r="B419" s="0" t="s">
-        <v>110</v>
+        <v>59</v>
       </c>
       <c r="C419" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" s="0" t="s">
-        <v>91</v>
+        <v>111</v>
       </c>
       <c r="B420" s="0" t="s">
-        <v>92</v>
+        <v>112</v>
       </c>
       <c r="C420" s="0" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" s="0" t="s">
-        <v>93</v>
+        <v>113</v>
       </c>
       <c r="B421" s="0" t="s">
-        <v>94</v>
+        <v>114</v>
       </c>
       <c r="C421" s="0" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" s="0" t="s">
-        <v>95</v>
+        <v>115</v>
       </c>
       <c r="B422" s="0" t="s">
-        <v>96</v>
+        <v>116</v>
       </c>
       <c r="C422" s="0" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" s="0" t="s">
-        <v>97</v>
+        <v>91</v>
       </c>
       <c r="B423" s="0" t="s">
         <v>92</v>
       </c>
       <c r="C423" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" s="0" t="s">
-        <v>98</v>
+        <v>93</v>
       </c>
       <c r="B424" s="0" t="s">
         <v>94</v>
       </c>
       <c r="C424" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" s="0" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="B425" s="0" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="C425" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" s="0" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="B426" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="C426" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" s="0" t="s">
-        <v>111</v>
+        <v>99</v>
       </c>
       <c r="B427" s="0" t="s">
-        <v>112</v>
+        <v>94</v>
       </c>
       <c r="C427" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" s="0" t="s">
-        <v>113</v>
+        <v>100</v>
       </c>
       <c r="B428" s="0" t="s">
-        <v>114</v>
+        <v>96</v>
       </c>
       <c r="C428" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" s="0" t="s">
-        <v>115</v>
+        <v>101</v>
       </c>
       <c r="B429" s="0" t="s">
-        <v>116</v>
+        <v>98</v>
       </c>
       <c r="C429" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" s="0" t="s">
-        <v>102</v>
+        <v>117</v>
       </c>
       <c r="B430" s="0" t="s">
-        <v>103</v>
+        <v>118</v>
       </c>
       <c r="C430" s="0" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" s="0" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="B431" s="0" t="s">
         <v>103</v>
       </c>
       <c r="C431" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" s="0" t="s">
-        <v>117</v>
+        <v>104</v>
       </c>
       <c r="B432" s="0" t="s">
-        <v>118</v>
+        <v>103</v>
       </c>
       <c r="C432" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" s="0" t="s">
-        <v>65</v>
+        <v>119</v>
       </c>
       <c r="B433" s="0" t="s">
-        <v>66</v>
+        <v>120</v>
       </c>
       <c r="C433" s="0" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" s="0" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="B434" s="0" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C434" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="B435" s="0" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C435" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="B436" s="0" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="C436" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" s="0" t="s">
         <v>71</v>
       </c>
       <c r="B437" s="0" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="C437" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" s="0" t="s">
-        <v>119</v>
+        <v>72</v>
       </c>
       <c r="B438" s="0" t="s">
-        <v>120</v>
+        <v>70</v>
       </c>
       <c r="C438" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" s="0" t="s">
         <v>73</v>
       </c>
       <c r="B439" s="0" t="s">
         <v>74</v>
       </c>
       <c r="C439" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" s="0" t="s">
         <v>75</v>
       </c>
       <c r="B440" s="0" t="s">
         <v>76</v>
       </c>
       <c r="C440" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="441">
@@ -6591,51 +6591,51 @@
         <v>84</v>
       </c>
       <c r="B448" s="0" t="s">
         <v>85</v>
       </c>
       <c r="C448" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" s="0" t="s">
         <v>86</v>
       </c>
       <c r="B449" s="0" t="s">
         <v>87</v>
       </c>
       <c r="C449" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" s="0" t="s">
         <v>88</v>
       </c>
       <c r="B450" s="0" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="C450" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" s="0" t="s">
         <v>46</v>
       </c>
       <c r="B451" s="0" t="s">
         <v>47</v>
       </c>
       <c r="C451" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" s="0" t="s">
         <v>48</v>
       </c>
       <c r="B452" s="0" t="s">
         <v>49</v>
       </c>
       <c r="C452" s="0" t="s">
         <v>105</v>
@@ -6646,205 +6646,205 @@
         <v>50</v>
       </c>
       <c r="B453" s="0" t="s">
         <v>51</v>
       </c>
       <c r="C453" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" s="0" t="s">
         <v>52</v>
       </c>
       <c r="B454" s="0" t="s">
         <v>49</v>
       </c>
       <c r="C454" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" s="0" t="s">
         <v>53</v>
       </c>
       <c r="B455" s="0" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="C455" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" s="0" t="s">
         <v>54</v>
       </c>
       <c r="B456" s="0" t="s">
         <v>55</v>
       </c>
       <c r="C456" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" s="0" t="s">
         <v>56</v>
       </c>
       <c r="B457" s="0" t="s">
         <v>57</v>
       </c>
       <c r="C457" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" s="0" t="s">
         <v>58</v>
       </c>
       <c r="B458" s="0" t="s">
         <v>59</v>
       </c>
       <c r="C458" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" s="0" t="s">
         <v>60</v>
       </c>
       <c r="B459" s="0" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="C459" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B460" s="0" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="C460" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B461" s="0" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="C461" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" s="0" t="s">
         <v>64</v>
       </c>
       <c r="B462" s="0" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C462" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" s="0" t="s">
         <v>91</v>
       </c>
       <c r="B463" s="0" t="s">
         <v>92</v>
       </c>
       <c r="C463" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" s="0" t="s">
         <v>93</v>
       </c>
       <c r="B464" s="0" t="s">
         <v>94</v>
       </c>
       <c r="C464" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" s="0" t="s">
         <v>95</v>
       </c>
       <c r="B465" s="0" t="s">
         <v>96</v>
       </c>
       <c r="C465" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" s="0" t="s">
         <v>97</v>
       </c>
       <c r="B466" s="0" t="s">
-        <v>92</v>
+        <v>98</v>
       </c>
       <c r="C466" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B467" s="0" t="s">
         <v>94</v>
       </c>
       <c r="C467" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B468" s="0" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="C468" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" s="0" t="s">
         <v>101</v>
       </c>
       <c r="B469" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="C469" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" s="0" t="s">
         <v>102</v>
       </c>
       <c r="B470" s="0" t="s">
         <v>103</v>
       </c>
       <c r="C470" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="471">
       <c r="A471" s="0" t="s">
         <v>104</v>
       </c>
       <c r="B471" s="0" t="s">
         <v>103</v>
       </c>
       <c r="C471" s="0" t="s">
         <v>105</v>
@@ -6855,73 +6855,73 @@
         <v>65</v>
       </c>
       <c r="B472" s="0" t="s">
         <v>66</v>
       </c>
       <c r="C472" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" s="0" t="s">
         <v>67</v>
       </c>
       <c r="B473" s="0" t="s">
         <v>68</v>
       </c>
       <c r="C473" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="474">
       <c r="A474" s="0" t="s">
         <v>69</v>
       </c>
       <c r="B474" s="0" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="C474" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B475" s="0" t="s">
         <v>68</v>
       </c>
       <c r="C475" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B476" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="C476" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" s="0" t="s">
         <v>73</v>
       </c>
       <c r="B477" s="0" t="s">
         <v>74</v>
       </c>
       <c r="C477" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" s="0" t="s">
         <v>75</v>
       </c>
       <c r="B478" s="0" t="s">
         <v>76</v>
       </c>
       <c r="C478" s="0" t="s">
         <v>105</v>
@@ -6998,51 +6998,51 @@
         <v>84</v>
       </c>
       <c r="B485" s="0" t="s">
         <v>85</v>
       </c>
       <c r="C485" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" s="0" t="s">
         <v>86</v>
       </c>
       <c r="B486" s="0" t="s">
         <v>87</v>
       </c>
       <c r="C486" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="487">
       <c r="A487" s="0" t="s">
         <v>88</v>
       </c>
       <c r="B487" s="0" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="C487" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="488">
       <c r="A488" s="0" t="s">
         <v>46</v>
       </c>
       <c r="B488" s="0" t="s">
         <v>47</v>
       </c>
       <c r="C488" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="489">
       <c r="A489" s="0" t="s">
         <v>48</v>
       </c>
       <c r="B489" s="0" t="s">
         <v>49</v>
       </c>
       <c r="C489" s="0" t="s">
         <v>105</v>
@@ -7053,362 +7053,362 @@
         <v>50</v>
       </c>
       <c r="B490" s="0" t="s">
         <v>51</v>
       </c>
       <c r="C490" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="491">
       <c r="A491" s="0" t="s">
         <v>52</v>
       </c>
       <c r="B491" s="0" t="s">
         <v>49</v>
       </c>
       <c r="C491" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="492">
       <c r="A492" s="0" t="s">
         <v>53</v>
       </c>
       <c r="B492" s="0" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="C492" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="493">
       <c r="A493" s="0" t="s">
-        <v>54</v>
+        <v>106</v>
       </c>
       <c r="B493" s="0" t="s">
-        <v>55</v>
+        <v>107</v>
       </c>
       <c r="C493" s="0" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
     </row>
     <row r="494">
       <c r="A494" s="0" t="s">
-        <v>56</v>
+        <v>109</v>
       </c>
       <c r="B494" s="0" t="s">
-        <v>57</v>
+        <v>110</v>
       </c>
       <c r="C494" s="0" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
     </row>
     <row r="495">
       <c r="A495" s="0" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="B495" s="0" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="C495" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="496">
       <c r="A496" s="0" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="B496" s="0" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="C496" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="497">
       <c r="A497" s="0" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="B497" s="0" t="s">
         <v>59</v>
       </c>
       <c r="C497" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="498">
       <c r="A498" s="0" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="B498" s="0" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="C498" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="499">
       <c r="A499" s="0" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="B499" s="0" t="s">
         <v>57</v>
       </c>
       <c r="C499" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="500">
       <c r="A500" s="0" t="s">
-        <v>106</v>
+        <v>63</v>
       </c>
       <c r="B500" s="0" t="s">
-        <v>107</v>
+        <v>61</v>
       </c>
       <c r="C500" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="501">
       <c r="A501" s="0" t="s">
-        <v>109</v>
+        <v>64</v>
       </c>
       <c r="B501" s="0" t="s">
-        <v>110</v>
+        <v>59</v>
       </c>
       <c r="C501" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="502">
       <c r="A502" s="0" t="s">
-        <v>91</v>
+        <v>111</v>
       </c>
       <c r="B502" s="0" t="s">
-        <v>92</v>
+        <v>112</v>
       </c>
       <c r="C502" s="0" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
     </row>
     <row r="503">
       <c r="A503" s="0" t="s">
-        <v>93</v>
+        <v>113</v>
       </c>
       <c r="B503" s="0" t="s">
-        <v>94</v>
+        <v>114</v>
       </c>
       <c r="C503" s="0" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
     </row>
     <row r="504">
       <c r="A504" s="0" t="s">
-        <v>95</v>
+        <v>115</v>
       </c>
       <c r="B504" s="0" t="s">
-        <v>96</v>
+        <v>116</v>
       </c>
       <c r="C504" s="0" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
     </row>
     <row r="505">
       <c r="A505" s="0" t="s">
-        <v>97</v>
+        <v>91</v>
       </c>
       <c r="B505" s="0" t="s">
         <v>92</v>
       </c>
       <c r="C505" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="506">
       <c r="A506" s="0" t="s">
-        <v>98</v>
+        <v>93</v>
       </c>
       <c r="B506" s="0" t="s">
         <v>94</v>
       </c>
       <c r="C506" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="507">
       <c r="A507" s="0" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="B507" s="0" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="C507" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="508">
       <c r="A508" s="0" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="B508" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="C508" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="509">
       <c r="A509" s="0" t="s">
-        <v>111</v>
+        <v>99</v>
       </c>
       <c r="B509" s="0" t="s">
-        <v>112</v>
+        <v>94</v>
       </c>
       <c r="C509" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="510">
       <c r="A510" s="0" t="s">
-        <v>113</v>
+        <v>100</v>
       </c>
       <c r="B510" s="0" t="s">
-        <v>114</v>
+        <v>96</v>
       </c>
       <c r="C510" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="511">
       <c r="A511" s="0" t="s">
-        <v>115</v>
+        <v>101</v>
       </c>
       <c r="B511" s="0" t="s">
-        <v>116</v>
+        <v>98</v>
       </c>
       <c r="C511" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="512">
       <c r="A512" s="0" t="s">
-        <v>102</v>
+        <v>117</v>
       </c>
       <c r="B512" s="0" t="s">
-        <v>103</v>
+        <v>118</v>
       </c>
       <c r="C512" s="0" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
     </row>
     <row r="513">
       <c r="A513" s="0" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="B513" s="0" t="s">
         <v>103</v>
       </c>
       <c r="C513" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="514">
       <c r="A514" s="0" t="s">
-        <v>117</v>
+        <v>104</v>
       </c>
       <c r="B514" s="0" t="s">
-        <v>118</v>
+        <v>103</v>
       </c>
       <c r="C514" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="515">
       <c r="A515" s="0" t="s">
-        <v>65</v>
+        <v>119</v>
       </c>
       <c r="B515" s="0" t="s">
-        <v>66</v>
+        <v>120</v>
       </c>
       <c r="C515" s="0" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
     </row>
     <row r="516">
       <c r="A516" s="0" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="B516" s="0" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C516" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="517">
       <c r="A517" s="0" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="B517" s="0" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C517" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="518">
       <c r="A518" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="B518" s="0" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="C518" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="519">
       <c r="A519" s="0" t="s">
         <v>71</v>
       </c>
       <c r="B519" s="0" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="C519" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="520">
       <c r="A520" s="0" t="s">
-        <v>119</v>
+        <v>72</v>
       </c>
       <c r="B520" s="0" t="s">
-        <v>120</v>
+        <v>70</v>
       </c>
       <c r="C520" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="521">
       <c r="A521" s="0" t="s">
         <v>73</v>
       </c>
       <c r="B521" s="0" t="s">
         <v>74</v>
       </c>
       <c r="C521" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="522">
       <c r="A522" s="0" t="s">
         <v>75</v>
       </c>
       <c r="B522" s="0" t="s">
         <v>76</v>
       </c>
       <c r="C522" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="523">
@@ -7482,51 +7482,51 @@
         <v>84</v>
       </c>
       <c r="B529" s="0" t="s">
         <v>85</v>
       </c>
       <c r="C529" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="530">
       <c r="A530" s="0" t="s">
         <v>86</v>
       </c>
       <c r="B530" s="0" t="s">
         <v>87</v>
       </c>
       <c r="C530" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="531">
       <c r="A531" s="0" t="s">
         <v>88</v>
       </c>
       <c r="B531" s="0" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="C531" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="532">
       <c r="A532" s="0" t="s">
         <v>46</v>
       </c>
       <c r="B532" s="0" t="s">
         <v>47</v>
       </c>
       <c r="C532" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="533">
       <c r="A533" s="0" t="s">
         <v>48</v>
       </c>
       <c r="B533" s="0" t="s">
         <v>49</v>
       </c>
       <c r="C533" s="0" t="s">
         <v>105</v>
@@ -7537,205 +7537,205 @@
         <v>50</v>
       </c>
       <c r="B534" s="0" t="s">
         <v>51</v>
       </c>
       <c r="C534" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="535">
       <c r="A535" s="0" t="s">
         <v>52</v>
       </c>
       <c r="B535" s="0" t="s">
         <v>49</v>
       </c>
       <c r="C535" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="536">
       <c r="A536" s="0" t="s">
         <v>53</v>
       </c>
       <c r="B536" s="0" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="C536" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="537">
       <c r="A537" s="0" t="s">
         <v>54</v>
       </c>
       <c r="B537" s="0" t="s">
         <v>55</v>
       </c>
       <c r="C537" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="538">
       <c r="A538" s="0" t="s">
         <v>56</v>
       </c>
       <c r="B538" s="0" t="s">
         <v>57</v>
       </c>
       <c r="C538" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="539">
       <c r="A539" s="0" t="s">
         <v>58</v>
       </c>
       <c r="B539" s="0" t="s">
         <v>59</v>
       </c>
       <c r="C539" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="540">
       <c r="A540" s="0" t="s">
         <v>60</v>
       </c>
       <c r="B540" s="0" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="C540" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="541">
       <c r="A541" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B541" s="0" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="C541" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="542">
       <c r="A542" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B542" s="0" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="C542" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="543">
       <c r="A543" s="0" t="s">
         <v>64</v>
       </c>
       <c r="B543" s="0" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C543" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="544">
       <c r="A544" s="0" t="s">
         <v>91</v>
       </c>
       <c r="B544" s="0" t="s">
         <v>92</v>
       </c>
       <c r="C544" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="545">
       <c r="A545" s="0" t="s">
         <v>93</v>
       </c>
       <c r="B545" s="0" t="s">
         <v>94</v>
       </c>
       <c r="C545" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="546">
       <c r="A546" s="0" t="s">
         <v>95</v>
       </c>
       <c r="B546" s="0" t="s">
         <v>96</v>
       </c>
       <c r="C546" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="547">
       <c r="A547" s="0" t="s">
         <v>97</v>
       </c>
       <c r="B547" s="0" t="s">
-        <v>92</v>
+        <v>98</v>
       </c>
       <c r="C547" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="548">
       <c r="A548" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B548" s="0" t="s">
         <v>94</v>
       </c>
       <c r="C548" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="549">
       <c r="A549" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B549" s="0" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="C549" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="550">
       <c r="A550" s="0" t="s">
         <v>101</v>
       </c>
       <c r="B550" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="C550" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="551">
       <c r="A551" s="0" t="s">
         <v>102</v>
       </c>
       <c r="B551" s="0" t="s">
         <v>103</v>
       </c>
       <c r="C551" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="552">
       <c r="A552" s="0" t="s">
         <v>104</v>
       </c>
       <c r="B552" s="0" t="s">
         <v>103</v>
       </c>
       <c r="C552" s="0" t="s">
         <v>105</v>
@@ -7746,73 +7746,73 @@
         <v>65</v>
       </c>
       <c r="B553" s="0" t="s">
         <v>66</v>
       </c>
       <c r="C553" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="554">
       <c r="A554" s="0" t="s">
         <v>67</v>
       </c>
       <c r="B554" s="0" t="s">
         <v>68</v>
       </c>
       <c r="C554" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="555">
       <c r="A555" s="0" t="s">
         <v>69</v>
       </c>
       <c r="B555" s="0" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="C555" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="556">
       <c r="A556" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B556" s="0" t="s">
         <v>68</v>
       </c>
       <c r="C556" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="557">
       <c r="A557" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B557" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="C557" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="558">
       <c r="A558" s="0" t="s">
         <v>73</v>
       </c>
       <c r="B558" s="0" t="s">
         <v>74</v>
       </c>
       <c r="C558" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="559">
       <c r="A559" s="0" t="s">
         <v>75</v>
       </c>
       <c r="B559" s="0" t="s">
         <v>76</v>
       </c>
       <c r="C559" s="0" t="s">
         <v>105</v>
@@ -7889,51 +7889,51 @@
         <v>84</v>
       </c>
       <c r="B566" s="0" t="s">
         <v>85</v>
       </c>
       <c r="C566" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="567">
       <c r="A567" s="0" t="s">
         <v>86</v>
       </c>
       <c r="B567" s="0" t="s">
         <v>87</v>
       </c>
       <c r="C567" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="568">
       <c r="A568" s="0" t="s">
         <v>88</v>
       </c>
       <c r="B568" s="0" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="C568" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="569">
       <c r="A569" s="0" t="s">
         <v>121</v>
       </c>
       <c r="B569" s="0" t="s">
         <v>122</v>
       </c>
       <c r="C569" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="570">
       <c r="A570" s="0" t="s">
         <v>123</v>
       </c>
       <c r="B570" s="0" t="s">
         <v>124</v>
       </c>
       <c r="C570" s="0" t="s">
         <v>5</v>
@@ -8549,392 +8549,392 @@
         <v>232</v>
       </c>
       <c r="B626" s="0" t="s">
         <v>233</v>
       </c>
       <c r="C626" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="627">
       <c r="A627" s="0" t="s">
         <v>234</v>
       </c>
       <c r="B627" s="0" t="s">
         <v>235</v>
       </c>
       <c r="C627" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="628">
       <c r="A628" s="0" t="s">
         <v>236</v>
       </c>
       <c r="B628" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="C628" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="629">
       <c r="A629" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B629" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="C629" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="630">
       <c r="A630" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B630" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="C630" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="631">
       <c r="A631" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B631" s="0" t="s">
-        <v>242</v>
+        <v>239</v>
       </c>
       <c r="C631" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="632">
       <c r="A632" s="0" t="s">
         <v>243</v>
       </c>
       <c r="B632" s="0" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="C632" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="633">
       <c r="A633" s="0" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B633" s="0" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="C633" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="634">
       <c r="A634" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="B634" s="0" t="s">
         <v>246</v>
-      </c>
-[...1 lines deleted...]
-        <v>247</v>
       </c>
       <c r="C634" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="635">
       <c r="A635" s="0" t="s">
         <v>248</v>
       </c>
       <c r="B635" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="C635" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="636">
       <c r="A636" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B636" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="C636" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="637">
       <c r="A637" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B637" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="C637" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="638">
       <c r="A638" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="B638" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="C638" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="639">
       <c r="A639" s="0" t="s">
         <v>255</v>
       </c>
       <c r="B639" s="0" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="C639" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="640">
       <c r="A640" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="B640" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="C640" s="0" t="s">
-        <v>5</v>
+        <v>229</v>
       </c>
     </row>
     <row r="641">
       <c r="A641" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="B641" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="C641" s="0" t="s">
-        <v>229</v>
+        <v>5</v>
       </c>
     </row>
     <row r="642">
       <c r="A642" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="B642" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="C642" s="0" t="s">
-        <v>5</v>
+        <v>229</v>
       </c>
     </row>
     <row r="643">
       <c r="A643" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="B643" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="C643" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="644">
       <c r="A644" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="B644" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="C644" s="0" t="s">
-        <v>229</v>
+        <v>5</v>
       </c>
     </row>
     <row r="645">
       <c r="A645" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="B645" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="C645" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="646">
       <c r="A646" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="B646" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="C646" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="647">
       <c r="A647" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="B647" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="C647" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="648">
       <c r="A648" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="B648" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="C648" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="649">
       <c r="A649" s="0" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="B649" s="0" t="s">
-        <v>275</v>
+        <v>268</v>
       </c>
       <c r="C649" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="650">
       <c r="A650" s="0" t="s">
         <v>276</v>
       </c>
       <c r="B650" s="0" t="s">
-        <v>269</v>
+        <v>277</v>
       </c>
       <c r="C650" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="651">
       <c r="A651" s="0" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="B651" s="0" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="C651" s="0" t="s">
-        <v>5</v>
+        <v>229</v>
       </c>
     </row>
     <row r="652">
       <c r="A652" s="0" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="B652" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="C652" s="0" t="s">
-        <v>229</v>
+        <v>5</v>
       </c>
     </row>
     <row r="653">
       <c r="A653" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="B653" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="C653" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="654">
       <c r="A654" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="B654" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="C654" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="655">
       <c r="A655" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="B655" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="C655" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="656">
       <c r="A656" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="B656" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="C656" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="657">
       <c r="A657" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="B657" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
       <c r="C657" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="658">
       <c r="A658" s="0" t="s">
         <v>291</v>
       </c>
       <c r="B658" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="C658" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="659">
       <c r="A659" s="0" t="s">
         <v>292</v>
       </c>
       <c r="B659" s="0" t="s">
-        <v>288</v>
+        <v>235</v>
       </c>
       <c r="C659" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="660">
       <c r="A660" s="0" t="s">
         <v>293</v>
       </c>
       <c r="B660" s="0" t="s">
         <v>294</v>
       </c>
       <c r="C660" s="0" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="661">
       <c r="A661" s="0" t="s">
         <v>296</v>
       </c>
       <c r="B661" s="0" t="s">
         <v>297</v>
       </c>
       <c r="C661" s="0" t="s">
         <v>295</v>
@@ -10782,392 +10782,392 @@
         <v>232</v>
       </c>
       <c r="B829" s="0" t="s">
         <v>233</v>
       </c>
       <c r="C829" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="830">
       <c r="A830" s="0" t="s">
         <v>234</v>
       </c>
       <c r="B830" s="0" t="s">
         <v>235</v>
       </c>
       <c r="C830" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="831">
       <c r="A831" s="0" t="s">
         <v>236</v>
       </c>
       <c r="B831" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="C831" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="832">
       <c r="A832" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B832" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="C832" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="833">
       <c r="A833" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B833" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="C833" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="834">
       <c r="A834" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B834" s="0" t="s">
-        <v>242</v>
+        <v>239</v>
       </c>
       <c r="C834" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="835">
       <c r="A835" s="0" t="s">
         <v>243</v>
       </c>
       <c r="B835" s="0" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="C835" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="836">
       <c r="A836" s="0" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B836" s="0" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="C836" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="837">
       <c r="A837" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="B837" s="0" t="s">
         <v>246</v>
-      </c>
-[...1 lines deleted...]
-        <v>247</v>
       </c>
       <c r="C837" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="838">
       <c r="A838" s="0" t="s">
         <v>248</v>
       </c>
       <c r="B838" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="C838" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="839">
       <c r="A839" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B839" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="C839" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="840">
       <c r="A840" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B840" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="C840" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="841">
       <c r="A841" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="B841" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="C841" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="842">
       <c r="A842" s="0" t="s">
         <v>255</v>
       </c>
       <c r="B842" s="0" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="C842" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="843">
       <c r="A843" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="B843" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="C843" s="0" t="s">
-        <v>5</v>
+        <v>499</v>
       </c>
     </row>
     <row r="844">
       <c r="A844" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="B844" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="C844" s="0" t="s">
-        <v>499</v>
+        <v>5</v>
       </c>
     </row>
     <row r="845">
       <c r="A845" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="B845" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="C845" s="0" t="s">
-        <v>5</v>
+        <v>499</v>
       </c>
     </row>
     <row r="846">
       <c r="A846" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="B846" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="C846" s="0" t="s">
         <v>499</v>
       </c>
     </row>
     <row r="847">
       <c r="A847" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="B847" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="C847" s="0" t="s">
-        <v>499</v>
+        <v>5</v>
       </c>
     </row>
     <row r="848">
       <c r="A848" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="B848" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="C848" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="849">
       <c r="A849" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="B849" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="C849" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="850">
       <c r="A850" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="B850" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="C850" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="851">
       <c r="A851" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="B851" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="C851" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="852">
       <c r="A852" s="0" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="B852" s="0" t="s">
-        <v>275</v>
+        <v>268</v>
       </c>
       <c r="C852" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="853">
       <c r="A853" s="0" t="s">
         <v>276</v>
       </c>
       <c r="B853" s="0" t="s">
-        <v>269</v>
+        <v>277</v>
       </c>
       <c r="C853" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="854">
       <c r="A854" s="0" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="B854" s="0" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="C854" s="0" t="s">
-        <v>5</v>
+        <v>499</v>
       </c>
     </row>
     <row r="855">
       <c r="A855" s="0" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="B855" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="C855" s="0" t="s">
-        <v>499</v>
+        <v>5</v>
       </c>
     </row>
     <row r="856">
       <c r="A856" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="B856" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="C856" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="857">
       <c r="A857" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="B857" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="C857" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="858">
       <c r="A858" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="B858" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="C858" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="859">
       <c r="A859" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="B859" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="C859" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="860">
       <c r="A860" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="B860" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
       <c r="C860" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="861">
       <c r="A861" s="0" t="s">
         <v>291</v>
       </c>
       <c r="B861" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="C861" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="862">
       <c r="A862" s="0" t="s">
         <v>292</v>
       </c>
       <c r="B862" s="0" t="s">
-        <v>288</v>
+        <v>235</v>
       </c>
       <c r="C862" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="863">
       <c r="A863" s="0" t="s">
         <v>298</v>
       </c>
       <c r="B863" s="0" t="s">
         <v>299</v>
       </c>
       <c r="C863" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="864">
       <c r="A864" s="0" t="s">
         <v>300</v>
       </c>
       <c r="B864" s="0" t="s">
         <v>301</v>
       </c>
       <c r="C864" s="0" t="s">
         <v>5</v>
@@ -12696,469 +12696,469 @@
         <v>93</v>
       </c>
       <c r="B1003" s="0" t="s">
         <v>94</v>
       </c>
       <c r="C1003" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="1004">
       <c r="A1004" s="0" t="s">
         <v>95</v>
       </c>
       <c r="B1004" s="0" t="s">
         <v>96</v>
       </c>
       <c r="C1004" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="1005">
       <c r="A1005" s="0" t="s">
         <v>97</v>
       </c>
       <c r="B1005" s="0" t="s">
-        <v>92</v>
+        <v>98</v>
       </c>
       <c r="C1005" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="1006">
       <c r="A1006" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B1006" s="0" t="s">
         <v>94</v>
       </c>
       <c r="C1006" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="1007">
       <c r="A1007" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B1007" s="0" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="C1007" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="1008">
       <c r="A1008" s="0" t="s">
         <v>101</v>
       </c>
       <c r="B1008" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="C1008" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="1009">
       <c r="A1009" s="0" t="s">
         <v>91</v>
       </c>
       <c r="B1009" s="0" t="s">
         <v>92</v>
       </c>
       <c r="C1009" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="1010">
       <c r="A1010" s="0" t="s">
         <v>93</v>
       </c>
       <c r="B1010" s="0" t="s">
         <v>94</v>
       </c>
       <c r="C1010" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="1011">
       <c r="A1011" s="0" t="s">
         <v>95</v>
       </c>
       <c r="B1011" s="0" t="s">
         <v>96</v>
       </c>
       <c r="C1011" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="1012">
       <c r="A1012" s="0" t="s">
         <v>97</v>
       </c>
       <c r="B1012" s="0" t="s">
-        <v>92</v>
+        <v>98</v>
       </c>
       <c r="C1012" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="1013">
       <c r="A1013" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B1013" s="0" t="s">
         <v>94</v>
       </c>
       <c r="C1013" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="1014">
       <c r="A1014" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B1014" s="0" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="C1014" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="1015">
       <c r="A1015" s="0" t="s">
         <v>101</v>
       </c>
       <c r="B1015" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="C1015" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="1016">
       <c r="A1016" s="0" t="s">
         <v>91</v>
       </c>
       <c r="B1016" s="0" t="s">
         <v>92</v>
       </c>
       <c r="C1016" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="1017">
       <c r="A1017" s="0" t="s">
         <v>93</v>
       </c>
       <c r="B1017" s="0" t="s">
         <v>94</v>
       </c>
       <c r="C1017" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="1018">
       <c r="A1018" s="0" t="s">
         <v>95</v>
       </c>
       <c r="B1018" s="0" t="s">
         <v>96</v>
       </c>
       <c r="C1018" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="1019">
       <c r="A1019" s="0" t="s">
         <v>97</v>
       </c>
       <c r="B1019" s="0" t="s">
-        <v>92</v>
+        <v>98</v>
       </c>
       <c r="C1019" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="1020">
       <c r="A1020" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B1020" s="0" t="s">
         <v>94</v>
       </c>
       <c r="C1020" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="1021">
       <c r="A1021" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B1021" s="0" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="C1021" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="1022">
       <c r="A1022" s="0" t="s">
         <v>101</v>
       </c>
       <c r="B1022" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="C1022" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="1023">
       <c r="A1023" s="0" t="s">
         <v>91</v>
       </c>
       <c r="B1023" s="0" t="s">
         <v>92</v>
       </c>
       <c r="C1023" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="1024">
       <c r="A1024" s="0" t="s">
         <v>93</v>
       </c>
       <c r="B1024" s="0" t="s">
         <v>94</v>
       </c>
       <c r="C1024" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="1025">
       <c r="A1025" s="0" t="s">
         <v>95</v>
       </c>
       <c r="B1025" s="0" t="s">
         <v>96</v>
       </c>
       <c r="C1025" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="1026">
       <c r="A1026" s="0" t="s">
         <v>97</v>
       </c>
       <c r="B1026" s="0" t="s">
-        <v>92</v>
+        <v>98</v>
       </c>
       <c r="C1026" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="1027">
       <c r="A1027" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B1027" s="0" t="s">
         <v>94</v>
       </c>
       <c r="C1027" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="1028">
       <c r="A1028" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B1028" s="0" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="C1028" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="1029">
       <c r="A1029" s="0" t="s">
         <v>101</v>
       </c>
       <c r="B1029" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="C1029" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="1030">
       <c r="A1030" s="0" t="s">
         <v>91</v>
       </c>
       <c r="B1030" s="0" t="s">
         <v>92</v>
       </c>
       <c r="C1030" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="1031">
       <c r="A1031" s="0" t="s">
         <v>93</v>
       </c>
       <c r="B1031" s="0" t="s">
         <v>94</v>
       </c>
       <c r="C1031" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="1032">
       <c r="A1032" s="0" t="s">
         <v>95</v>
       </c>
       <c r="B1032" s="0" t="s">
         <v>96</v>
       </c>
       <c r="C1032" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="1033">
       <c r="A1033" s="0" t="s">
         <v>97</v>
       </c>
       <c r="B1033" s="0" t="s">
-        <v>92</v>
+        <v>98</v>
       </c>
       <c r="C1033" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="1034">
       <c r="A1034" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B1034" s="0" t="s">
         <v>94</v>
       </c>
       <c r="C1034" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="1035">
       <c r="A1035" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B1035" s="0" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="C1035" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="1036">
       <c r="A1036" s="0" t="s">
         <v>101</v>
       </c>
       <c r="B1036" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="C1036" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="1037">
       <c r="A1037" s="0" t="s">
         <v>91</v>
       </c>
       <c r="B1037" s="0" t="s">
         <v>92</v>
       </c>
       <c r="C1037" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="1038">
       <c r="A1038" s="0" t="s">
         <v>93</v>
       </c>
       <c r="B1038" s="0" t="s">
         <v>94</v>
       </c>
       <c r="C1038" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="1039">
       <c r="A1039" s="0" t="s">
         <v>95</v>
       </c>
       <c r="B1039" s="0" t="s">
         <v>96</v>
       </c>
       <c r="C1039" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="1040">
       <c r="A1040" s="0" t="s">
         <v>97</v>
       </c>
       <c r="B1040" s="0" t="s">
-        <v>92</v>
+        <v>98</v>
       </c>
       <c r="C1040" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="1041">
       <c r="A1041" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B1041" s="0" t="s">
         <v>94</v>
       </c>
       <c r="C1041" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="1042">
       <c r="A1042" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B1042" s="0" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="C1042" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="1043">
       <c r="A1043" s="0" t="s">
         <v>101</v>
       </c>
       <c r="B1043" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="C1043" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="1044">
       <c r="A1044" s="0" t="s">
         <v>46</v>
       </c>
       <c r="B1044" s="0" t="s">
         <v>47</v>
       </c>
       <c r="C1044" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="1045">
       <c r="A1045" s="0" t="s">
         <v>48</v>
       </c>
       <c r="B1045" s="0" t="s">
         <v>49</v>
       </c>
       <c r="C1045" s="0" t="s">
         <v>45</v>
@@ -13169,51 +13169,51 @@
         <v>50</v>
       </c>
       <c r="B1046" s="0" t="s">
         <v>51</v>
       </c>
       <c r="C1046" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="1047">
       <c r="A1047" s="0" t="s">
         <v>52</v>
       </c>
       <c r="B1047" s="0" t="s">
         <v>49</v>
       </c>
       <c r="C1047" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="1048">
       <c r="A1048" s="0" t="s">
         <v>53</v>
       </c>
       <c r="B1048" s="0" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="C1048" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="1049">
       <c r="A1049" s="0" t="s">
         <v>526</v>
       </c>
       <c r="B1049" s="0" t="s">
         <v>527</v>
       </c>
       <c r="C1049" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="1050">
       <c r="A1050" s="0" t="s">
         <v>526</v>
       </c>
       <c r="B1050" s="0" t="s">
         <v>527</v>
       </c>
       <c r="C1050" s="0" t="s">
         <v>108</v>
@@ -13264,873 +13264,4492 @@
       </c>
     </row>
     <row r="1055">
       <c r="A1055" s="0" t="s">
         <v>526</v>
       </c>
       <c r="B1055" s="0" t="s">
         <v>527</v>
       </c>
       <c r="C1055" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="1056">
       <c r="A1056" s="0" t="s">
         <v>526</v>
       </c>
       <c r="B1056" s="0" t="s">
         <v>527</v>
       </c>
       <c r="C1056" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="1057">
+      <c r="A1057" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="B1057" s="0" t="s">
+        <v>47</v>
+      </c>
       <c r="C1057" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1058">
+      <c r="A1058" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="B1058" s="0" t="s">
+        <v>49</v>
+      </c>
       <c r="C1058" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1059">
+      <c r="A1059" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="B1059" s="0" t="s">
+        <v>51</v>
+      </c>
       <c r="C1059" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1060">
+      <c r="A1060" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="B1060" s="0" t="s">
+        <v>49</v>
+      </c>
       <c r="C1060" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1061">
+      <c r="A1061" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1061" s="0" t="s">
+        <v>51</v>
+      </c>
       <c r="C1061" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1062">
+      <c r="A1062" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="B1062" s="0" t="s">
+        <v>55</v>
+      </c>
       <c r="C1062" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1063">
+      <c r="A1063" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="B1063" s="0" t="s">
+        <v>57</v>
+      </c>
       <c r="C1063" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1064">
+      <c r="A1064" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="B1064" s="0" t="s">
+        <v>59</v>
+      </c>
       <c r="C1064" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1065">
+      <c r="A1065" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1065" s="0" t="s">
+        <v>61</v>
+      </c>
       <c r="C1065" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1066">
+      <c r="A1066" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="B1066" s="0" t="s">
+        <v>57</v>
+      </c>
       <c r="C1066" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1067">
+      <c r="A1067" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="B1067" s="0" t="s">
+        <v>61</v>
+      </c>
       <c r="C1067" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1068">
+      <c r="A1068" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="B1068" s="0" t="s">
+        <v>59</v>
+      </c>
       <c r="C1068" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1069">
+      <c r="A1069" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="B1069" s="0" t="s">
+        <v>92</v>
+      </c>
       <c r="C1069" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1070">
+      <c r="A1070" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="B1070" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="C1070" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1071">
+      <c r="A1071" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="B1071" s="0" t="s">
+        <v>96</v>
+      </c>
       <c r="C1071" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1072">
+      <c r="A1072" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="B1072" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="C1072" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1073">
+      <c r="A1073" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="B1073" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="C1073" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1074">
+      <c r="A1074" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="B1074" s="0" t="s">
+        <v>96</v>
+      </c>
       <c r="C1074" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1075">
+      <c r="A1075" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="B1075" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="C1075" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1076">
+      <c r="A1076" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="B1076" s="0" t="s">
+        <v>103</v>
+      </c>
       <c r="C1076" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1077">
+      <c r="A1077" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="B1077" s="0" t="s">
+        <v>103</v>
+      </c>
       <c r="C1077" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1078">
+      <c r="A1078" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="B1078" s="0" t="s">
+        <v>66</v>
+      </c>
       <c r="C1078" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1079">
+      <c r="A1079" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="B1079" s="0" t="s">
+        <v>68</v>
+      </c>
       <c r="C1079" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1080">
+      <c r="A1080" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="B1080" s="0" t="s">
+        <v>70</v>
+      </c>
       <c r="C1080" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1081">
+      <c r="A1081" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="B1081" s="0" t="s">
+        <v>68</v>
+      </c>
       <c r="C1081" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1082">
+      <c r="A1082" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="B1082" s="0" t="s">
+        <v>70</v>
+      </c>
       <c r="C1082" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1083">
+      <c r="A1083" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="B1083" s="0" t="s">
+        <v>74</v>
+      </c>
       <c r="C1083" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1084">
+      <c r="A1084" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="B1084" s="0" t="s">
+        <v>76</v>
+      </c>
       <c r="C1084" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1085">
+      <c r="A1085" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="B1085" s="0" t="s">
+        <v>78</v>
+      </c>
       <c r="C1085" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1086">
+      <c r="A1086" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="B1086" s="0" t="s">
+        <v>80</v>
+      </c>
       <c r="C1086" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1087">
+      <c r="A1087" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="B1087" s="0" t="s">
+        <v>76</v>
+      </c>
       <c r="C1087" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1088">
+      <c r="A1088" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="B1088" s="0" t="s">
+        <v>78</v>
+      </c>
       <c r="C1088" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1089">
+      <c r="A1089" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="B1089" s="0" t="s">
+        <v>80</v>
+      </c>
       <c r="C1089" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1090">
+      <c r="A1090" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="B1090" s="0" t="s">
+        <v>90</v>
+      </c>
       <c r="C1090" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1091">
+      <c r="A1091" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="B1091" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="C1091" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1092">
+      <c r="A1092" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="B1092" s="0" t="s">
+        <v>85</v>
+      </c>
       <c r="C1092" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1093">
+      <c r="A1093" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="B1093" s="0" t="s">
+        <v>87</v>
+      </c>
       <c r="C1093" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1094">
+      <c r="A1094" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="B1094" s="0" t="s">
+        <v>87</v>
+      </c>
       <c r="C1094" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1095">
+      <c r="A1095" s="0" t="s">
+        <v>526</v>
+      </c>
+      <c r="B1095" s="0" t="s">
+        <v>527</v>
+      </c>
       <c r="C1095" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1096">
+      <c r="A1096" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="B1096" s="0" t="s">
+        <v>47</v>
+      </c>
       <c r="C1096" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1097">
+      <c r="A1097" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="B1097" s="0" t="s">
+        <v>49</v>
+      </c>
       <c r="C1097" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1098">
+      <c r="A1098" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="B1098" s="0" t="s">
+        <v>51</v>
+      </c>
       <c r="C1098" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1099">
+      <c r="A1099" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="B1099" s="0" t="s">
+        <v>49</v>
+      </c>
       <c r="C1099" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1100">
+      <c r="A1100" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1100" s="0" t="s">
+        <v>51</v>
+      </c>
       <c r="C1100" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1101">
+      <c r="A1101" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="B1101" s="0" t="s">
+        <v>107</v>
+      </c>
       <c r="C1101" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1102">
+      <c r="A1102" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="B1102" s="0" t="s">
+        <v>110</v>
+      </c>
       <c r="C1102" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1103">
+      <c r="A1103" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="B1103" s="0" t="s">
+        <v>55</v>
+      </c>
       <c r="C1103" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1104">
+      <c r="A1104" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="B1104" s="0" t="s">
+        <v>57</v>
+      </c>
       <c r="C1104" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1105">
+      <c r="A1105" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="B1105" s="0" t="s">
+        <v>59</v>
+      </c>
       <c r="C1105" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1106">
+      <c r="A1106" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1106" s="0" t="s">
+        <v>61</v>
+      </c>
       <c r="C1106" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1107">
+      <c r="A1107" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="B1107" s="0" t="s">
+        <v>57</v>
+      </c>
       <c r="C1107" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1108">
+      <c r="A1108" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="B1108" s="0" t="s">
+        <v>61</v>
+      </c>
       <c r="C1108" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1109">
+      <c r="A1109" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="B1109" s="0" t="s">
+        <v>59</v>
+      </c>
       <c r="C1109" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1110">
+      <c r="A1110" s="0" t="s">
+        <v>111</v>
+      </c>
+      <c r="B1110" s="0" t="s">
+        <v>112</v>
+      </c>
       <c r="C1110" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1111">
+      <c r="A1111" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="B1111" s="0" t="s">
+        <v>114</v>
+      </c>
       <c r="C1111" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1112">
+      <c r="A1112" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="B1112" s="0" t="s">
+        <v>116</v>
+      </c>
       <c r="C1112" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1113">
+      <c r="A1113" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="B1113" s="0" t="s">
+        <v>92</v>
+      </c>
       <c r="C1113" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1114">
+      <c r="A1114" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="B1114" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="C1114" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1115">
+      <c r="A1115" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="B1115" s="0" t="s">
+        <v>96</v>
+      </c>
       <c r="C1115" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1116">
+      <c r="A1116" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="B1116" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="C1116" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1117">
+      <c r="A1117" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="B1117" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="C1117" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1118">
+      <c r="A1118" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="B1118" s="0" t="s">
+        <v>96</v>
+      </c>
       <c r="C1118" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1119">
+      <c r="A1119" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="B1119" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="C1119" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1120">
+      <c r="A1120" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="B1120" s="0" t="s">
+        <v>118</v>
+      </c>
       <c r="C1120" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1121">
+      <c r="A1121" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="B1121" s="0" t="s">
+        <v>103</v>
+      </c>
       <c r="C1121" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1122">
+      <c r="A1122" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="B1122" s="0" t="s">
+        <v>103</v>
+      </c>
       <c r="C1122" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1123">
+      <c r="A1123" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="B1123" s="0" t="s">
+        <v>120</v>
+      </c>
       <c r="C1123" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1124">
+      <c r="A1124" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="B1124" s="0" t="s">
+        <v>66</v>
+      </c>
       <c r="C1124" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1125">
+      <c r="A1125" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="B1125" s="0" t="s">
+        <v>68</v>
+      </c>
       <c r="C1125" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1126">
+      <c r="A1126" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="B1126" s="0" t="s">
+        <v>70</v>
+      </c>
       <c r="C1126" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1127">
+      <c r="A1127" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="B1127" s="0" t="s">
+        <v>68</v>
+      </c>
       <c r="C1127" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1128">
+      <c r="A1128" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="B1128" s="0" t="s">
+        <v>70</v>
+      </c>
       <c r="C1128" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1129">
+      <c r="A1129" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="B1129" s="0" t="s">
+        <v>74</v>
+      </c>
       <c r="C1129" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1130">
+      <c r="A1130" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="B1130" s="0" t="s">
+        <v>76</v>
+      </c>
       <c r="C1130" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1131">
+      <c r="A1131" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="B1131" s="0" t="s">
+        <v>78</v>
+      </c>
       <c r="C1131" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1132">
+      <c r="A1132" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="B1132" s="0" t="s">
+        <v>80</v>
+      </c>
       <c r="C1132" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1133">
+      <c r="A1133" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="B1133" s="0" t="s">
+        <v>76</v>
+      </c>
       <c r="C1133" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1134">
+      <c r="A1134" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="B1134" s="0" t="s">
+        <v>78</v>
+      </c>
       <c r="C1134" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1135">
+      <c r="A1135" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="B1135" s="0" t="s">
+        <v>80</v>
+      </c>
       <c r="C1135" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1136">
+      <c r="A1136" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="B1136" s="0" t="s">
+        <v>90</v>
+      </c>
       <c r="C1136" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1137">
+      <c r="A1137" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="B1137" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="C1137" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1138">
+      <c r="A1138" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="B1138" s="0" t="s">
+        <v>85</v>
+      </c>
       <c r="C1138" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1139">
+      <c r="A1139" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="B1139" s="0" t="s">
+        <v>87</v>
+      </c>
       <c r="C1139" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1140">
+      <c r="A1140" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="B1140" s="0" t="s">
+        <v>87</v>
+      </c>
       <c r="C1140" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1141">
+      <c r="A1141" s="0" t="s">
+        <v>526</v>
+      </c>
+      <c r="B1141" s="0" t="s">
+        <v>527</v>
+      </c>
       <c r="C1141" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1142">
+      <c r="A1142" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="B1142" s="0" t="s">
+        <v>47</v>
+      </c>
       <c r="C1142" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1143">
+      <c r="A1143" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="B1143" s="0" t="s">
+        <v>49</v>
+      </c>
       <c r="C1143" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1144">
+      <c r="A1144" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="B1144" s="0" t="s">
+        <v>51</v>
+      </c>
       <c r="C1144" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1145">
+      <c r="A1145" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="B1145" s="0" t="s">
+        <v>49</v>
+      </c>
       <c r="C1145" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1146">
+      <c r="A1146" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1146" s="0" t="s">
+        <v>51</v>
+      </c>
       <c r="C1146" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1147">
+      <c r="A1147" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="B1147" s="0" t="s">
+        <v>55</v>
+      </c>
       <c r="C1147" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1148">
+      <c r="A1148" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="B1148" s="0" t="s">
+        <v>57</v>
+      </c>
       <c r="C1148" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1149">
+      <c r="A1149" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="B1149" s="0" t="s">
+        <v>59</v>
+      </c>
       <c r="C1149" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1150">
+      <c r="A1150" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1150" s="0" t="s">
+        <v>61</v>
+      </c>
       <c r="C1150" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1151">
+      <c r="A1151" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="B1151" s="0" t="s">
+        <v>57</v>
+      </c>
       <c r="C1151" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1152">
+      <c r="A1152" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="B1152" s="0" t="s">
+        <v>61</v>
+      </c>
       <c r="C1152" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1153">
+      <c r="A1153" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="B1153" s="0" t="s">
+        <v>59</v>
+      </c>
       <c r="C1153" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1154">
+      <c r="A1154" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="B1154" s="0" t="s">
+        <v>92</v>
+      </c>
       <c r="C1154" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1155">
+      <c r="A1155" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="B1155" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="C1155" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1156">
+      <c r="A1156" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="B1156" s="0" t="s">
+        <v>96</v>
+      </c>
       <c r="C1156" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1157">
+      <c r="A1157" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="B1157" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="C1157" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1158">
+      <c r="A1158" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="B1158" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="C1158" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1159">
+      <c r="A1159" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="B1159" s="0" t="s">
+        <v>96</v>
+      </c>
       <c r="C1159" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1160">
+      <c r="A1160" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="B1160" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="C1160" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1161">
+      <c r="A1161" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="B1161" s="0" t="s">
+        <v>103</v>
+      </c>
       <c r="C1161" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1162">
+      <c r="A1162" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="B1162" s="0" t="s">
+        <v>103</v>
+      </c>
       <c r="C1162" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1163">
+      <c r="A1163" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="B1163" s="0" t="s">
+        <v>66</v>
+      </c>
       <c r="C1163" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1164">
+      <c r="A1164" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="B1164" s="0" t="s">
+        <v>68</v>
+      </c>
       <c r="C1164" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1165">
+      <c r="A1165" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="B1165" s="0" t="s">
+        <v>70</v>
+      </c>
       <c r="C1165" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1166">
+      <c r="A1166" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="B1166" s="0" t="s">
+        <v>68</v>
+      </c>
       <c r="C1166" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1167">
+      <c r="A1167" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="B1167" s="0" t="s">
+        <v>70</v>
+      </c>
       <c r="C1167" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1168">
+      <c r="A1168" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="B1168" s="0" t="s">
+        <v>74</v>
+      </c>
       <c r="C1168" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1169">
+      <c r="A1169" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="B1169" s="0" t="s">
+        <v>76</v>
+      </c>
       <c r="C1169" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1170">
+      <c r="A1170" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="B1170" s="0" t="s">
+        <v>78</v>
+      </c>
       <c r="C1170" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1171">
+      <c r="A1171" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="B1171" s="0" t="s">
+        <v>80</v>
+      </c>
       <c r="C1171" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1172">
+      <c r="A1172" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="B1172" s="0" t="s">
+        <v>76</v>
+      </c>
       <c r="C1172" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1173">
+      <c r="A1173" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="B1173" s="0" t="s">
+        <v>78</v>
+      </c>
       <c r="C1173" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1174">
+      <c r="A1174" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="B1174" s="0" t="s">
+        <v>80</v>
+      </c>
       <c r="C1174" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1175">
+      <c r="A1175" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="B1175" s="0" t="s">
+        <v>90</v>
+      </c>
       <c r="C1175" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1176">
+      <c r="A1176" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="B1176" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="C1176" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1177">
+      <c r="A1177" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="B1177" s="0" t="s">
+        <v>85</v>
+      </c>
       <c r="C1177" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1178">
+      <c r="A1178" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="B1178" s="0" t="s">
+        <v>87</v>
+      </c>
       <c r="C1178" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1179">
+      <c r="A1179" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="B1179" s="0" t="s">
+        <v>87</v>
+      </c>
       <c r="C1179" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1180">
+      <c r="A1180" s="0" t="s">
+        <v>526</v>
+      </c>
+      <c r="B1180" s="0" t="s">
+        <v>527</v>
+      </c>
       <c r="C1180" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1181">
+      <c r="A1181" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="B1181" s="0" t="s">
+        <v>47</v>
+      </c>
       <c r="C1181" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1182">
+      <c r="A1182" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="B1182" s="0" t="s">
+        <v>49</v>
+      </c>
       <c r="C1182" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1183">
+      <c r="A1183" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="B1183" s="0" t="s">
+        <v>51</v>
+      </c>
       <c r="C1183" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1184">
+      <c r="A1184" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="B1184" s="0" t="s">
+        <v>49</v>
+      </c>
       <c r="C1184" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1185">
+      <c r="A1185" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1185" s="0" t="s">
+        <v>51</v>
+      </c>
       <c r="C1185" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1186">
+      <c r="A1186" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="B1186" s="0" t="s">
+        <v>107</v>
+      </c>
       <c r="C1186" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1187">
+      <c r="A1187" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="B1187" s="0" t="s">
+        <v>110</v>
+      </c>
       <c r="C1187" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1188">
+      <c r="A1188" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="B1188" s="0" t="s">
+        <v>55</v>
+      </c>
       <c r="C1188" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1189">
+      <c r="A1189" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="B1189" s="0" t="s">
+        <v>57</v>
+      </c>
       <c r="C1189" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1190">
+      <c r="A1190" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="B1190" s="0" t="s">
+        <v>59</v>
+      </c>
       <c r="C1190" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1191">
+      <c r="A1191" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1191" s="0" t="s">
+        <v>61</v>
+      </c>
       <c r="C1191" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1192">
+      <c r="A1192" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="B1192" s="0" t="s">
+        <v>57</v>
+      </c>
       <c r="C1192" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1193">
+      <c r="A1193" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="B1193" s="0" t="s">
+        <v>61</v>
+      </c>
       <c r="C1193" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1194">
+      <c r="A1194" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="B1194" s="0" t="s">
+        <v>59</v>
+      </c>
       <c r="C1194" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1195">
+      <c r="A1195" s="0" t="s">
+        <v>111</v>
+      </c>
+      <c r="B1195" s="0" t="s">
+        <v>112</v>
+      </c>
       <c r="C1195" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1196">
+      <c r="A1196" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="B1196" s="0" t="s">
+        <v>114</v>
+      </c>
       <c r="C1196" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1197">
+      <c r="A1197" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="B1197" s="0" t="s">
+        <v>116</v>
+      </c>
       <c r="C1197" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1198">
+      <c r="A1198" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="B1198" s="0" t="s">
+        <v>92</v>
+      </c>
       <c r="C1198" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1199">
+      <c r="A1199" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="B1199" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="C1199" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1200">
+      <c r="A1200" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="B1200" s="0" t="s">
+        <v>96</v>
+      </c>
       <c r="C1200" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1201">
+      <c r="A1201" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="B1201" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="C1201" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1202">
+      <c r="A1202" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="B1202" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="C1202" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1203">
+      <c r="A1203" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="B1203" s="0" t="s">
+        <v>96</v>
+      </c>
       <c r="C1203" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1204">
+      <c r="A1204" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="B1204" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="C1204" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1205">
+      <c r="A1205" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="B1205" s="0" t="s">
+        <v>118</v>
+      </c>
       <c r="C1205" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1206">
+      <c r="A1206" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="B1206" s="0" t="s">
+        <v>103</v>
+      </c>
       <c r="C1206" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1207">
+      <c r="A1207" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="B1207" s="0" t="s">
+        <v>103</v>
+      </c>
       <c r="C1207" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1208">
+      <c r="A1208" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="B1208" s="0" t="s">
+        <v>47</v>
+      </c>
       <c r="C1208" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1209">
+      <c r="A1209" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="B1209" s="0" t="s">
+        <v>49</v>
+      </c>
       <c r="C1209" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1210">
+      <c r="A1210" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="B1210" s="0" t="s">
+        <v>51</v>
+      </c>
       <c r="C1210" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1211">
+      <c r="A1211" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="B1211" s="0" t="s">
+        <v>49</v>
+      </c>
       <c r="C1211" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1212">
+      <c r="A1212" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1212" s="0" t="s">
+        <v>51</v>
+      </c>
       <c r="C1212" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1213">
+      <c r="A1213" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="B1213" s="0" t="s">
+        <v>47</v>
+      </c>
       <c r="C1213" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1214">
+      <c r="A1214" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="B1214" s="0" t="s">
+        <v>49</v>
+      </c>
       <c r="C1214" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1215">
+      <c r="A1215" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="B1215" s="0" t="s">
+        <v>51</v>
+      </c>
       <c r="C1215" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1216">
+      <c r="A1216" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="B1216" s="0" t="s">
+        <v>49</v>
+      </c>
       <c r="C1216" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1217">
+      <c r="A1217" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1217" s="0" t="s">
+        <v>51</v>
+      </c>
       <c r="C1217" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1218">
+      <c r="A1218" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="B1218" s="0" t="s">
+        <v>47</v>
+      </c>
       <c r="C1218" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1219">
+      <c r="A1219" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="B1219" s="0" t="s">
+        <v>49</v>
+      </c>
       <c r="C1219" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1220">
+      <c r="A1220" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="B1220" s="0" t="s">
+        <v>51</v>
+      </c>
       <c r="C1220" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1221">
+      <c r="A1221" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="B1221" s="0" t="s">
+        <v>49</v>
+      </c>
       <c r="C1221" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1222">
+      <c r="A1222" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1222" s="0" t="s">
+        <v>51</v>
+      </c>
       <c r="C1222" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1223">
+      <c r="A1223" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="B1223" s="0" t="s">
+        <v>107</v>
+      </c>
       <c r="C1223" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1224">
+      <c r="A1224" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="B1224" s="0" t="s">
+        <v>110</v>
+      </c>
       <c r="C1224" s="0" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="1225">
+      <c r="A1225" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="B1225" s="0" t="s">
+        <v>55</v>
+      </c>
       <c r="C1225" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1226">
+      <c r="A1226" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="B1226" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="C1226" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1227">
+      <c r="A1227" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="B1227" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="C1227" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1228">
+      <c r="A1228" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1228" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1228" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1229">
+      <c r="A1229" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="B1229" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="C1229" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1230">
+      <c r="A1230" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="B1230" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1230" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1231">
+      <c r="A1231" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="B1231" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="C1231" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1232">
+      <c r="A1232" s="0" t="s">
+        <v>111</v>
+      </c>
+      <c r="B1232" s="0" t="s">
+        <v>112</v>
+      </c>
+      <c r="C1232" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1233">
+      <c r="A1233" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="B1233" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="C1233" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1234">
+      <c r="A1234" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="B1234" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="C1234" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1235">
+      <c r="A1235" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="B1235" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="C1235" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1236">
+      <c r="A1236" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="B1236" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="C1236" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1237">
+      <c r="A1237" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="B1237" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="C1237" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1238">
+      <c r="A1238" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="B1238" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="C1238" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1239">
+      <c r="A1239" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="B1239" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="C1239" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1240">
+      <c r="A1240" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="B1240" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="C1240" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1241">
+      <c r="A1241" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="B1241" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="C1241" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1242">
+      <c r="A1242" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="B1242" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="C1242" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1243">
+      <c r="A1243" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="B1243" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="C1243" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1244">
+      <c r="A1244" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="B1244" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="C1244" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1245">
+      <c r="A1245" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="B1245" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="C1245" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1246">
+      <c r="A1246" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="B1246" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="C1246" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1247">
+      <c r="A1247" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="B1247" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="C1247" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1248">
+      <c r="A1248" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="B1248" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="C1248" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1249">
+      <c r="A1249" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="B1249" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="C1249" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1250">
+      <c r="A1250" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="B1250" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="C1250" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1251">
+      <c r="A1251" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="B1251" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="C1251" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1252">
+      <c r="A1252" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="B1252" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="C1252" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1253">
+      <c r="A1253" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="B1253" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="C1253" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1254">
+      <c r="A1254" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="B1254" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="C1254" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1255">
+      <c r="A1255" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="B1255" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="C1255" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1256">
+      <c r="A1256" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="B1256" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="C1256" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1257">
+      <c r="A1257" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="B1257" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="C1257" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1258">
+      <c r="A1258" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="B1258" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1258" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1259">
+      <c r="A1259" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="B1259" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="C1259" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1260">
+      <c r="A1260" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="B1260" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="C1260" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1261">
+      <c r="A1261" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="B1261" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1261" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1262">
+      <c r="A1262" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="B1262" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1262" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1263">
+      <c r="A1263" s="0" t="s">
+        <v>526</v>
+      </c>
+      <c r="B1263" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="C1263" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1264">
+      <c r="A1264" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="B1264" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="C1264" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1265">
+      <c r="A1265" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="B1265" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="C1265" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1266">
+      <c r="A1266" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="B1266" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="C1266" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1267">
+      <c r="A1267" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="B1267" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="C1267" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1268">
+      <c r="A1268" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="B1268" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="C1268" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1269">
+      <c r="A1269" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="B1269" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="C1269" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1270">
+      <c r="A1270" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="B1270" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="C1270" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1271">
+      <c r="A1271" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="B1271" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="C1271" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1272">
+      <c r="A1272" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="B1272" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="C1272" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1273">
+      <c r="A1273" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="B1273" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="C1273" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1274">
+      <c r="A1274" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="B1274" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="C1274" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1275">
+      <c r="A1275" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="B1275" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="C1275" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1276">
+      <c r="A1276" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="B1276" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="C1276" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1277">
+      <c r="A1277" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="B1277" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1277" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1278">
+      <c r="A1278" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="B1278" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="C1278" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1279">
+      <c r="A1279" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="B1279" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="C1279" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1280">
+      <c r="A1280" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="B1280" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1280" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1281">
+      <c r="A1281" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="B1281" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1281" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1282">
+      <c r="A1282" s="0" t="s">
+        <v>526</v>
+      </c>
+      <c r="B1282" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="C1282" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1283">
+      <c r="A1283" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="B1283" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="C1283" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1284">
+      <c r="A1284" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="B1284" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="C1284" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1285">
+      <c r="A1285" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="B1285" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="C1285" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1286">
+      <c r="A1286" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1286" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1286" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1287">
+      <c r="A1287" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="B1287" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="C1287" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1288">
+      <c r="A1288" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="B1288" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1288" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1289">
+      <c r="A1289" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="B1289" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="C1289" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1290">
+      <c r="A1290" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="B1290" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="C1290" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1291">
+      <c r="A1291" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="B1291" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="C1291" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1292">
+      <c r="A1292" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="B1292" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="C1292" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1293">
+      <c r="A1293" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="B1293" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="C1293" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1294">
+      <c r="A1294" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="B1294" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="C1294" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1295">
+      <c r="A1295" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="B1295" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="C1295" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1296">
+      <c r="A1296" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="B1296" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="C1296" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1297">
+      <c r="A1297" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="B1297" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="C1297" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1298">
+      <c r="A1298" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="B1298" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="C1298" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1299">
+      <c r="A1299" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="B1299" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="C1299" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1300">
+      <c r="A1300" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="B1300" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="C1300" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1301">
+      <c r="A1301" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="B1301" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="C1301" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1302">
+      <c r="A1302" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="B1302" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="C1302" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1303">
+      <c r="A1303" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="B1303" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="C1303" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1304">
+      <c r="A1304" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="B1304" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="C1304" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1305">
+      <c r="A1305" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="B1305" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="C1305" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1306">
+      <c r="A1306" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="B1306" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="C1306" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1307">
+      <c r="A1307" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="B1307" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="C1307" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1308">
+      <c r="A1308" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="B1308" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="C1308" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1309">
+      <c r="A1309" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="B1309" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="C1309" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1310">
+      <c r="A1310" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="B1310" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="C1310" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1311">
+      <c r="A1311" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="B1311" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1311" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1312">
+      <c r="A1312" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="B1312" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="C1312" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1313">
+      <c r="A1313" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="B1313" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="C1313" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1314">
+      <c r="A1314" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="B1314" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1314" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1315">
+      <c r="A1315" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="B1315" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1315" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1316">
+      <c r="A1316" s="0" t="s">
+        <v>526</v>
+      </c>
+      <c r="B1316" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="C1316" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1317">
+      <c r="A1317" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="B1317" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="C1317" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1318">
+      <c r="A1318" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="B1318" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="C1318" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1319">
+      <c r="A1319" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="B1319" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="C1319" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1320">
+      <c r="A1320" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1320" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1320" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1321">
+      <c r="A1321" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="B1321" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="C1321" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1322">
+      <c r="A1322" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="B1322" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="C1322" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1323">
+      <c r="A1323" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="B1323" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="C1323" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1324">
+      <c r="A1324" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="B1324" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="C1324" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1325">
+      <c r="A1325" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="B1325" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="C1325" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1326">
+      <c r="A1326" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="B1326" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="C1326" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1327">
+      <c r="A1327" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="B1327" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="C1327" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1328">
+      <c r="A1328" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="B1328" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="C1328" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1329">
+      <c r="A1329" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="B1329" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="C1329" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1330">
+      <c r="A1330" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="B1330" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="C1330" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1331">
+      <c r="A1331" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="B1331" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="C1331" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1332">
+      <c r="A1332" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="B1332" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="C1332" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1333">
+      <c r="A1333" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="B1333" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="C1333" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1334">
+      <c r="A1334" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="B1334" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="C1334" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1335">
+      <c r="A1335" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="B1335" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="C1335" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1336">
+      <c r="A1336" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="B1336" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="C1336" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1337">
+      <c r="A1337" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="B1337" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="C1337" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1338">
+      <c r="A1338" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="B1338" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="C1338" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1339">
+      <c r="A1339" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="B1339" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="C1339" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1340">
+      <c r="A1340" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="B1340" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="C1340" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1341">
+      <c r="A1341" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="B1341" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="C1341" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1342">
+      <c r="A1342" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="B1342" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="C1342" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1343">
+      <c r="A1343" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="B1343" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="C1343" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1344">
+      <c r="A1344" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="B1344" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="C1344" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1345">
+      <c r="A1345" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="B1345" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1345" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1346">
+      <c r="A1346" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="B1346" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="C1346" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1347">
+      <c r="A1347" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="B1347" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="C1347" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1348">
+      <c r="A1348" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="B1348" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1348" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1349">
+      <c r="A1349" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="B1349" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1349" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1350">
+      <c r="A1350" s="0" t="s">
+        <v>526</v>
+      </c>
+      <c r="B1350" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="C1350" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="1351">
+      <c r="C1351" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1352">
+      <c r="C1352" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1353">
+      <c r="C1353" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1354">
+      <c r="C1354" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1355">
+      <c r="C1355" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1356">
+      <c r="C1356" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1357">
+      <c r="C1357" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1358">
+      <c r="C1358" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1359">
+      <c r="C1359" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1360">
+      <c r="C1360" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1361">
+      <c r="C1361" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1362">
+      <c r="C1362" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1363">
+      <c r="C1363" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1364">
+      <c r="C1364" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1365">
+      <c r="C1365" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1366">
+      <c r="C1366" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1367">
+      <c r="C1367" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1368">
+      <c r="C1368" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1369">
+      <c r="C1369" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1370">
+      <c r="C1370" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1371">
+      <c r="C1371" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1372">
+      <c r="C1372" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1373">
+      <c r="C1373" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1374">
+      <c r="C1374" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1375">
+      <c r="C1375" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1376">
+      <c r="C1376" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1377">
+      <c r="C1377" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1378">
+      <c r="C1378" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1379">
+      <c r="C1379" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1380">
+      <c r="C1380" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1381">
+      <c r="C1381" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1382">
+      <c r="C1382" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1383">
+      <c r="C1383" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1384">
+      <c r="C1384" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1385">
+      <c r="C1385" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1386">
+      <c r="C1386" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1387">
+      <c r="C1387" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1388">
+      <c r="C1388" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1389">
+      <c r="C1389" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1390">
+      <c r="C1390" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1391">
+      <c r="C1391" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1392">
+      <c r="C1392" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1393">
+      <c r="C1393" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1394">
+      <c r="C1394" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1395">
+      <c r="C1395" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1396">
+      <c r="C1396" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1397">
+      <c r="C1397" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1398">
+      <c r="C1398" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1399">
+      <c r="C1399" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1400">
+      <c r="C1400" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1401">
+      <c r="C1401" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1402">
+      <c r="C1402" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1403">
+      <c r="C1403" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1404">
+      <c r="C1404" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1405">
+      <c r="C1405" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1406">
+      <c r="C1406" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1407">
+      <c r="C1407" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1408">
+      <c r="C1408" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1409">
+      <c r="C1409" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1410">
+      <c r="C1410" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1411">
+      <c r="C1411" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1412">
+      <c r="C1412" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1413">
+      <c r="C1413" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1414">
+      <c r="C1414" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1415">
+      <c r="C1415" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1416">
+      <c r="C1416" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1417">
+      <c r="C1417" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1418">
+      <c r="C1418" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1419">
+      <c r="C1419" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1420">
+      <c r="C1420" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1421">
+      <c r="C1421" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1422">
+      <c r="C1422" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1423">
+      <c r="C1423" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1424">
+      <c r="C1424" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1425">
+      <c r="C1425" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1426">
+      <c r="C1426" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1427">
+      <c r="C1427" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1428">
+      <c r="C1428" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1429">
+      <c r="C1429" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1430">
+      <c r="C1430" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1431">
+      <c r="C1431" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1432">
+      <c r="C1432" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1433">
+      <c r="C1433" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1434">
+      <c r="C1434" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1435">
+      <c r="C1435" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1436">
+      <c r="C1436" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1437">
+      <c r="C1437" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1438">
+      <c r="C1438" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1439">
+      <c r="C1439" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1440">
+      <c r="C1440" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1441">
+      <c r="C1441" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1442">
+      <c r="C1442" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1443">
+      <c r="C1443" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1444">
+      <c r="C1444" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1445">
+      <c r="C1445" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1446">
+      <c r="C1446" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1447">
+      <c r="C1447" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1448">
+      <c r="C1448" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1449">
+      <c r="C1449" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1450">
+      <c r="C1450" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1451">
+      <c r="C1451" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1452">
+      <c r="C1452" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1453">
+      <c r="C1453" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1454">
+      <c r="C1454" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1455">
+      <c r="C1455" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1456">
+      <c r="C1456" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1457">
+      <c r="C1457" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1458">
+      <c r="C1458" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1459">
+      <c r="C1459" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1460">
+      <c r="C1460" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1461">
+      <c r="C1461" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1462">
+      <c r="C1462" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1463">
+      <c r="C1463" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1464">
+      <c r="C1464" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1465">
+      <c r="C1465" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1466">
+      <c r="C1466" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1467">
+      <c r="C1467" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1468">
+      <c r="C1468" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1469">
+      <c r="C1469" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1470">
+      <c r="C1470" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1471">
+      <c r="C1471" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1472">
+      <c r="C1472" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1473">
+      <c r="C1473" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1474">
+      <c r="C1474" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1475">
+      <c r="C1475" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1476">
+      <c r="C1476" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1477">
+      <c r="C1477" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1478">
+      <c r="C1478" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1479">
+      <c r="C1479" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1480">
+      <c r="C1480" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1481">
+      <c r="C1481" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1482">
+      <c r="C1482" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1483">
+      <c r="C1483" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1484">
+      <c r="C1484" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1485">
+      <c r="C1485" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1486">
+      <c r="C1486" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1487">
+      <c r="C1487" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1488">
+      <c r="C1488" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1489">
+      <c r="C1489" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1490">
+      <c r="C1490" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1491">
+      <c r="C1491" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1492">
+      <c r="C1492" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1493">
+      <c r="C1493" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1494">
+      <c r="C1494" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1495">
+      <c r="C1495" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1496">
+      <c r="C1496" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1497">
+      <c r="C1497" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1498">
+      <c r="C1498" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1499">
+      <c r="C1499" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1500">
+      <c r="C1500" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1501">
+      <c r="C1501" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1502">
+      <c r="C1502" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1503">
+      <c r="C1503" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1504">
+      <c r="C1504" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1505">
+      <c r="C1505" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1506">
+      <c r="C1506" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1507">
+      <c r="C1507" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1508">
+      <c r="C1508" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1509">
+      <c r="C1509" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1510">
+      <c r="C1510" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1511">
+      <c r="C1511" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1512">
+      <c r="C1512" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1513">
+      <c r="C1513" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1514">
+      <c r="C1514" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1515">
+      <c r="C1515" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1516">
+      <c r="C1516" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1517">
+      <c r="C1517" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1518">
+      <c r="C1518" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1519">
+      <c r="C1519" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1520">
+      <c r="C1520" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1521">
+      <c r="C1521" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1522">
+      <c r="C1522" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1523">
+      <c r="C1523" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1524">
+      <c r="C1524" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1525">
+      <c r="C1525" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1526">
+      <c r="C1526" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1527">
+      <c r="C1527" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1528">
+      <c r="C1528" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1529">
+      <c r="C1529" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1530">
+      <c r="C1530" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1531">
+      <c r="C1531" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1532">
+      <c r="C1532" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1533">
+      <c r="C1533" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1534">
+      <c r="C1534" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1535">
+      <c r="C1535" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1536">
+      <c r="C1536" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1537">
+      <c r="C1537" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1538">
+      <c r="C1538" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1539">
+      <c r="C1539" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1540">
+      <c r="C1540" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1541">
+      <c r="C1541" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1542">
+      <c r="C1542" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1543">
+      <c r="C1543" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1544">
+      <c r="C1544" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1545">
+      <c r="C1545" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1546">
+      <c r="C1546" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1547">
+      <c r="C1547" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1548">
+      <c r="C1548" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1549">
+      <c r="C1549" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1550">
+      <c r="C1550" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1551">
+      <c r="C1551" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1552">
+      <c r="C1552" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1553">
+      <c r="C1553" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1554">
+      <c r="C1554" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1555">
+      <c r="C1555" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1556">
+      <c r="C1556" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1557">
+      <c r="C1557" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1558">
+      <c r="C1558" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1559">
+      <c r="C1559" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1560">
+      <c r="C1560" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1561">
+      <c r="C1561" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1562">
+      <c r="C1562" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1563">
+      <c r="C1563" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1564">
+      <c r="C1564" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1565">
+      <c r="C1565" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1566">
+      <c r="C1566" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1567">
+      <c r="C1567" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1568">
+      <c r="C1568" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1569">
+      <c r="C1569" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1570">
+      <c r="C1570" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1571">
+      <c r="C1571" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1572">
+      <c r="C1572" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1573">
+      <c r="C1573" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1574">
+      <c r="C1574" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1575">
+      <c r="C1575" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1576">
+      <c r="C1576" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1577">
+      <c r="C1577" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1578">
+      <c r="C1578" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1579">
+      <c r="C1579" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1580">
+      <c r="C1580" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1581">
+      <c r="C1581" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1582">
+      <c r="C1582" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1583">
+      <c r="C1583" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1584">
+      <c r="C1584" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1585">
+      <c r="C1585" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1586">
+      <c r="C1586" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1587">
+      <c r="C1587" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1588">
+      <c r="C1588" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1589">
+      <c r="C1589" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1590">
+      <c r="C1590" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1591">
+      <c r="C1591" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1592">
+      <c r="C1592" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1593">
+      <c r="C1593" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1594">
+      <c r="C1594" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1595">
+      <c r="C1595" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="1596">
+      <c r="C1596" s="0" t="s">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>