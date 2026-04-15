--- v0 (2025-12-07)
+++ v1 (2026-04-15)
@@ -4,92 +4,89 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="14" uniqueCount="14">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="13" uniqueCount="13">
   <si>
     <t>Id</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Number</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Net Weight</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>11260046</t>
   </si>
   <si>
     <t>Cutting edge</t>
   </si>
   <si>
     <t>12.430</t>
   </si>
   <si>
-    <t/>
-[...1 lines deleted...]
-  <si>
     <t>2</t>
   </si>
   <si>
     <t>5022119</t>
   </si>
   <si>
     <t>Plug</t>
   </si>
   <si>
-    <t>.04</t>
+    <t>0.040</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
@@ -142,45 +139,42 @@
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>5</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>6</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3">
-      <c r="A3" s="0" t="s">
+      <c r="B3" s="0" t="s">
         <v>9</v>
       </c>
-      <c r="B3" s="0" t="s">
+      <c r="C3" s="0" t="s">
         <v>10</v>
       </c>
-      <c r="C3" s="0" t="s">
+      <c r="D3" s="0" t="s">
         <v>11</v>
       </c>
-      <c r="D3" s="0" t="s">
+      <c r="E3" s="0" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>