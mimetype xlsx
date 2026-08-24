--- v0 (2025-12-17)
+++ v1 (2026-08-24)
@@ -144,69 +144,69 @@
   <si>
     <t>5028059</t>
   </si>
   <si>
     <t>Release ring</t>
   </si>
   <si>
     <t>5028011</t>
   </si>
   <si>
     <t>5028012</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>4500379</t>
   </si>
   <si>
     <t>Crimp fitting</t>
   </si>
   <si>
     <t>Original parts from Alo with the best fit and high quality, extends the life of your front loader. Make it easy with the right part for Quicke or Trima loader</t>
   </si>
   <si>
-    <t>.043</t>
+    <t>0.043</t>
   </si>
   <si>
     <t>WEO 1/4"-1/4" Hose</t>
   </si>
   <si>
     <t>4500380</t>
   </si>
   <si>
     <t>0.062</t>
   </si>
   <si>
     <t>WEO 3/8"-3/8" Hose</t>
   </si>
   <si>
     <t>4500381</t>
   </si>
   <si>
-    <t>.088</t>
+    <t>0.088</t>
   </si>
   <si>
     <t>WEO 1/2"-1/2" Hose</t>
   </si>
   <si>
     <t>4500382</t>
   </si>
   <si>
     <t>.076</t>
   </si>
   <si>
     <t>WEO 1/2"-3/8" Hose</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>