--- v0 (2025-10-20)
+++ v1 (2026-05-26)
@@ -33,51 +33,51 @@
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Number</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Net Weight</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>5026610</t>
   </si>
   <si>
     <t>Plug</t>
   </si>
   <si>
-    <t>.025</t>
+    <t>0.025</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>5102021</t>
   </si>
   <si>
     <t>Cable terminal</t>
   </si>
   <si>
     <t>.002</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>1 PCS</t>
   </si>
   <si>
     <t>9031575</t>
   </si>
   <si>
     <t>Hose kit</t>
   </si>