--- v1 (2026-07-10)
+++ v2 (2026-10-08)
@@ -60,51 +60,51 @@
   <si>
     <t>11251835</t>
   </si>
   <si>
     <t>Manure Fork 130 SMS</t>
   </si>
   <si>
     <t>1/1/2010</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>11260256-22</t>
   </si>
   <si>
     <t>Side tine</t>
   </si>
   <si>
     <t>Quicke Orange</t>
   </si>
   <si>
-    <t>1.5</t>
+    <t>1.500</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>5068109-17</t>
   </si>
   <si>
     <t>Tine with nut</t>
   </si>
   <si>
     <t>Black Texture</t>
   </si>
   <si>
     <t>Quicke Q-tines help you in your daily work by providing the optimal interaction between the implement and the material.
  Length: 820 mm
  Thread: M20x1.5</t>
   </si>
   <si>
     <t>4.280</t>
   </si>
   <si>
     <t>L=820mm (replaces 5068101)</t>
   </si>
   <si>