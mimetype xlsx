--- v1 (2026-03-13)
+++ v2 (2026-08-24)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="172" uniqueCount="172">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="183" uniqueCount="183">
   <si>
     <t>Product No</t>
   </si>
   <si>
     <t>Product name</t>
   </si>
   <si>
     <t>Path</t>
   </si>
   <si>
     <t>3011T8</t>
   </si>
   <si>
     <t>+2.0 US</t>
   </si>
   <si>
     <t>Loader beam/5218004-1 Support leg</t>
   </si>
   <si>
     <t>3013T8</t>
   </si>
   <si>
     <t>+2.0 DS</t>
   </si>
   <si>
@@ -520,99 +520,132 @@
     <t>3514Q8</t>
   </si>
   <si>
     <t>Q35 DM</t>
   </si>
   <si>
     <t>3516Q8</t>
   </si>
   <si>
     <t>Q35 DM ext.</t>
   </si>
   <si>
     <t>3564Q8</t>
   </si>
   <si>
     <t>2511Q8</t>
   </si>
   <si>
     <t>Q25 US</t>
   </si>
   <si>
     <t>2514Q8</t>
   </si>
   <si>
     <t>Q25 DM</t>
+  </si>
+  <si>
+    <t>3514V8</t>
+  </si>
+  <si>
+    <t>Valtra 35</t>
+  </si>
+  <si>
+    <t>3516V8</t>
+  </si>
+  <si>
+    <t>3114V8</t>
+  </si>
+  <si>
+    <t>Valtra 31</t>
+  </si>
+  <si>
+    <t>3914V8</t>
+  </si>
+  <si>
+    <t>Valtra 39</t>
+  </si>
+  <si>
+    <t>3616V8</t>
+  </si>
+  <si>
+    <t>Valtra 36 Ext</t>
+  </si>
+  <si>
+    <t>3614V8</t>
+  </si>
+  <si>
+    <t>Valtra 36</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C367"/>
+  <dimension ref="A1:C379"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="11.3395004272461" customWidth="1"/>
     <col min="2" max="2" width="14.6204710006714" customWidth="1"/>
     <col min="3" max="3" width="33.713939666748" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
@@ -3159,513 +3192,585 @@
     </row>
     <row r="277">
       <c r="A277" s="0" t="s">
         <v>168</v>
       </c>
       <c r="B277" s="0" t="s">
         <v>169</v>
       </c>
       <c r="C277" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="0" t="s">
         <v>170</v>
       </c>
       <c r="B278" s="0" t="s">
         <v>171</v>
       </c>
       <c r="C278" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="0" t="s">
-        <v>143</v>
+        <v>172</v>
       </c>
       <c r="B279" s="0" t="s">
-        <v>144</v>
+        <v>173</v>
       </c>
       <c r="C279" s="0" t="s">
-        <v>85</v>
+        <v>26</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="0" t="s">
-        <v>147</v>
+        <v>174</v>
       </c>
       <c r="B280" s="0" t="s">
-        <v>148</v>
+        <v>173</v>
       </c>
       <c r="C280" s="0" t="s">
-        <v>85</v>
+        <v>26</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="0" t="s">
-        <v>168</v>
+        <v>175</v>
       </c>
       <c r="B281" s="0" t="s">
-        <v>169</v>
+        <v>176</v>
       </c>
       <c r="C281" s="0" t="s">
-        <v>85</v>
+        <v>26</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="0" t="s">
-        <v>149</v>
+        <v>177</v>
       </c>
       <c r="B282" s="0" t="s">
-        <v>150</v>
+        <v>178</v>
       </c>
       <c r="C282" s="0" t="s">
-        <v>85</v>
+        <v>26</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="0" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="B283" s="0" t="s">
-        <v>171</v>
+        <v>180</v>
       </c>
       <c r="C283" s="0" t="s">
-        <v>85</v>
+        <v>26</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="0" t="s">
-        <v>151</v>
+        <v>181</v>
       </c>
       <c r="B284" s="0" t="s">
-        <v>152</v>
+        <v>182</v>
       </c>
       <c r="C284" s="0" t="s">
-        <v>85</v>
+        <v>26</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="0" t="s">
-        <v>153</v>
+        <v>143</v>
       </c>
       <c r="B285" s="0" t="s">
-        <v>154</v>
+        <v>144</v>
       </c>
       <c r="C285" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="0" t="s">
-        <v>155</v>
+        <v>147</v>
       </c>
       <c r="B286" s="0" t="s">
-        <v>156</v>
+        <v>148</v>
       </c>
       <c r="C286" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="0" t="s">
-        <v>159</v>
+        <v>168</v>
       </c>
       <c r="B287" s="0" t="s">
-        <v>160</v>
+        <v>169</v>
       </c>
       <c r="C287" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="0" t="s">
-        <v>161</v>
+        <v>149</v>
       </c>
       <c r="B288" s="0" t="s">
-        <v>162</v>
+        <v>150</v>
       </c>
       <c r="C288" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="0" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="B289" s="0" t="s">
-        <v>164</v>
+        <v>171</v>
       </c>
       <c r="C289" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="0" t="s">
-        <v>157</v>
+        <v>151</v>
       </c>
       <c r="B290" s="0" t="s">
-        <v>158</v>
+        <v>152</v>
       </c>
       <c r="C290" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="0" t="s">
-        <v>99</v>
+        <v>153</v>
       </c>
       <c r="B291" s="0" t="s">
-        <v>100</v>
+        <v>154</v>
       </c>
       <c r="C291" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="0" t="s">
-        <v>101</v>
+        <v>155</v>
       </c>
       <c r="B292" s="0" t="s">
-        <v>102</v>
+        <v>156</v>
       </c>
       <c r="C292" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="0" t="s">
-        <v>105</v>
+        <v>159</v>
       </c>
       <c r="B293" s="0" t="s">
-        <v>106</v>
+        <v>160</v>
       </c>
       <c r="C293" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="0" t="s">
-        <v>107</v>
+        <v>161</v>
       </c>
       <c r="B294" s="0" t="s">
-        <v>108</v>
+        <v>162</v>
       </c>
       <c r="C294" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="0" t="s">
-        <v>111</v>
+        <v>167</v>
       </c>
       <c r="B295" s="0" t="s">
-        <v>112</v>
+        <v>164</v>
       </c>
       <c r="C295" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="0" t="s">
-        <v>113</v>
+        <v>157</v>
       </c>
       <c r="B296" s="0" t="s">
-        <v>114</v>
+        <v>158</v>
       </c>
       <c r="C296" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" s="0" t="s">
-        <v>117</v>
+        <v>99</v>
       </c>
       <c r="B297" s="0" t="s">
-        <v>118</v>
+        <v>100</v>
       </c>
       <c r="C297" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" s="0" t="s">
-        <v>119</v>
+        <v>101</v>
       </c>
       <c r="B298" s="0" t="s">
-        <v>120</v>
+        <v>102</v>
       </c>
       <c r="C298" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" s="0" t="s">
-        <v>123</v>
+        <v>105</v>
       </c>
       <c r="B299" s="0" t="s">
-        <v>124</v>
+        <v>106</v>
       </c>
       <c r="C299" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" s="0" t="s">
-        <v>125</v>
+        <v>107</v>
       </c>
       <c r="B300" s="0" t="s">
-        <v>126</v>
+        <v>108</v>
       </c>
       <c r="C300" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" s="0" t="s">
-        <v>127</v>
+        <v>111</v>
       </c>
       <c r="B301" s="0" t="s">
-        <v>128</v>
+        <v>112</v>
       </c>
       <c r="C301" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="0" t="s">
-        <v>133</v>
+        <v>113</v>
       </c>
       <c r="B302" s="0" t="s">
-        <v>134</v>
+        <v>114</v>
       </c>
       <c r="C302" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="0" t="s">
-        <v>137</v>
+        <v>117</v>
       </c>
       <c r="B303" s="0" t="s">
-        <v>138</v>
+        <v>118</v>
       </c>
       <c r="C303" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="0" t="s">
-        <v>141</v>
+        <v>119</v>
       </c>
       <c r="B304" s="0" t="s">
-        <v>142</v>
+        <v>120</v>
       </c>
       <c r="C304" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" s="0" t="s">
-        <v>145</v>
+        <v>123</v>
       </c>
       <c r="B305" s="0" t="s">
-        <v>146</v>
+        <v>124</v>
       </c>
       <c r="C305" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" s="0" t="s">
-        <v>103</v>
+        <v>125</v>
       </c>
       <c r="B306" s="0" t="s">
-        <v>104</v>
+        <v>126</v>
       </c>
       <c r="C306" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" s="0" t="s">
-        <v>109</v>
+        <v>127</v>
       </c>
       <c r="B307" s="0" t="s">
-        <v>110</v>
+        <v>128</v>
       </c>
       <c r="C307" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" s="0" t="s">
-        <v>121</v>
+        <v>133</v>
       </c>
       <c r="B308" s="0" t="s">
-        <v>122</v>
+        <v>134</v>
       </c>
       <c r="C308" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B309" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="C309" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" s="0" t="s">
-        <v>163</v>
+        <v>141</v>
       </c>
       <c r="B310" s="0" t="s">
-        <v>164</v>
+        <v>142</v>
       </c>
       <c r="C310" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" s="0" t="s">
-        <v>165</v>
+        <v>145</v>
       </c>
       <c r="B311" s="0" t="s">
-        <v>166</v>
+        <v>146</v>
       </c>
       <c r="C311" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" s="0" t="s">
-        <v>115</v>
+        <v>103</v>
       </c>
       <c r="B312" s="0" t="s">
-        <v>116</v>
+        <v>104</v>
       </c>
       <c r="C312" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" s="0" t="s">
-        <v>139</v>
+        <v>109</v>
       </c>
       <c r="B313" s="0" t="s">
-        <v>140</v>
+        <v>110</v>
       </c>
       <c r="C313" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" s="0" t="s">
-        <v>131</v>
+        <v>121</v>
       </c>
       <c r="B314" s="0" t="s">
-        <v>132</v>
+        <v>122</v>
       </c>
       <c r="C314" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="B315" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="C315" s="0" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="316">
+      <c r="A316" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="B316" s="0" t="s">
+        <v>164</v>
+      </c>
+      <c r="C316" s="0" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="317">
+      <c r="A317" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="B317" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="C317" s="0" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="318">
+      <c r="A318" s="0" t="s">
+        <v>165</v>
+      </c>
+      <c r="B318" s="0" t="s">
+        <v>166</v>
+      </c>
+      <c r="C318" s="0" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="319">
+      <c r="A319" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="B319" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="C319" s="0" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="320">
+      <c r="A320" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="B320" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="C320" s="0" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="321">
+      <c r="A321" s="0" t="s">
+        <v>175</v>
+      </c>
+      <c r="B321" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="C321" s="0" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="322">
+      <c r="A322" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="B322" s="0" t="s">
+        <v>140</v>
+      </c>
+      <c r="C322" s="0" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="323">
+      <c r="A323" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="B323" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="C323" s="0" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="324">
+      <c r="A324" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="B324" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="C324" s="0" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="325">
+      <c r="A325" s="0" t="s">
+        <v>179</v>
+      </c>
+      <c r="B325" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="C325" s="0" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="326">
+      <c r="A326" s="0" t="s">
         <v>129</v>
       </c>
-      <c r="B315" s="0" t="s">
+      <c r="B326" s="0" t="s">
         <v>130</v>
       </c>
-      <c r="C315" s="0" t="s">
-[...53 lines deleted...]
-    <row r="326">
       <c r="C326" s="0" t="s">
-        <v>26</v>
+        <v>85</v>
       </c>
     </row>
     <row r="327">
+      <c r="A327" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="B327" s="0" t="s">
+        <v>182</v>
+      </c>
       <c r="C327" s="0" t="s">
-        <v>26</v>
+        <v>85</v>
       </c>
     </row>
     <row r="328">
       <c r="C328" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="329">
       <c r="C329" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="330">
       <c r="C330" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="331">
       <c r="C331" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="332">
       <c r="C332" s="0" t="s">
         <v>26</v>
@@ -3821,32 +3926,92 @@
         <v>26</v>
       </c>
     </row>
     <row r="363">
       <c r="C363" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="364">
       <c r="C364" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="365">
       <c r="C365" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="366">
       <c r="C366" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="367">
       <c r="C367" s="0" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="368">
+      <c r="C368" s="0" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="369">
+      <c r="C369" s="0" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="370">
+      <c r="C370" s="0" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="371">
+      <c r="C371" s="0" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="372">
+      <c r="C372" s="0" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="373">
+      <c r="C373" s="0" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="374">
+      <c r="C374" s="0" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="375">
+      <c r="C375" s="0" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="376">
+      <c r="C376" s="0" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="377">
+      <c r="C377" s="0" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="378">
+      <c r="C378" s="0" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="379">
+      <c r="C379" s="0" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>