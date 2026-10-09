--- v2 (2026-07-10)
+++ v3 (2026-10-09)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="235" uniqueCount="235">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="274" uniqueCount="274">
   <si>
     <t>Product No</t>
   </si>
   <si>
     <t>Product name</t>
   </si>
   <si>
     <t>Path</t>
   </si>
   <si>
     <t>4011T8</t>
   </si>
   <si>
     <t>+3.0 US</t>
   </si>
   <si>
     <t>Loader beam/5218005-1 Support leg</t>
   </si>
   <si>
     <t>4014T8</t>
   </si>
   <si>
     <t>+3.0 DM</t>
   </si>
   <si>
@@ -706,50 +706,167 @@
     <t>4516Q8</t>
   </si>
   <si>
     <t>Q45 DM ext.</t>
   </si>
   <si>
     <t>4554Q8</t>
   </si>
   <si>
     <t>4564Q8</t>
   </si>
   <si>
     <t>5014Q8</t>
   </si>
   <si>
     <t>Q50 DM</t>
   </si>
   <si>
     <t>5016Q8</t>
   </si>
   <si>
     <t>Q50 DM ext.</t>
   </si>
   <si>
     <t>5054Q8</t>
+  </si>
+  <si>
+    <t>4014V8</t>
+  </si>
+  <si>
+    <t>Valtra 40</t>
+  </si>
+  <si>
+    <t>4514V8</t>
+  </si>
+  <si>
+    <t>Valtra 45</t>
+  </si>
+  <si>
+    <t>5814V8</t>
+  </si>
+  <si>
+    <t>Valtra 58</t>
+  </si>
+  <si>
+    <t>4914V8</t>
+  </si>
+  <si>
+    <t>Valtra 49</t>
+  </si>
+  <si>
+    <t>4616V8</t>
+  </si>
+  <si>
+    <t>Valtra 46</t>
+  </si>
+  <si>
+    <t>5616V8</t>
+  </si>
+  <si>
+    <t>Valtra 56</t>
+  </si>
+  <si>
+    <t>4114V8</t>
+  </si>
+  <si>
+    <t>Valtra 41</t>
+  </si>
+  <si>
+    <t>4614V8</t>
+  </si>
+  <si>
+    <t>5114V8</t>
+  </si>
+  <si>
+    <t>Valtra 51</t>
+  </si>
+  <si>
+    <t>5116V8</t>
+  </si>
+  <si>
+    <t>5614V8</t>
+  </si>
+  <si>
+    <t>4016V8</t>
+  </si>
+  <si>
+    <t>5014V8</t>
+  </si>
+  <si>
+    <t>Valtra 50</t>
+  </si>
+  <si>
+    <t>5016V8</t>
+  </si>
+  <si>
+    <t>5514V8</t>
+  </si>
+  <si>
+    <t>Valtra 55</t>
+  </si>
+  <si>
+    <t>6114V8</t>
+  </si>
+  <si>
+    <t>Valtra 61</t>
+  </si>
+  <si>
+    <t>6116V8</t>
+  </si>
+  <si>
+    <t>6614V8</t>
+  </si>
+  <si>
+    <t>Valtra 66</t>
+  </si>
+  <si>
+    <t>6616V8</t>
+  </si>
+  <si>
+    <t>6814V8</t>
+  </si>
+  <si>
+    <t>Valtra 68</t>
+  </si>
+  <si>
+    <t>6014V8</t>
+  </si>
+  <si>
+    <t>Valtra 60</t>
+  </si>
+  <si>
+    <t>6016V8</t>
+  </si>
+  <si>
+    <t>6514V8</t>
+  </si>
+  <si>
+    <t>Valtra 65</t>
+  </si>
+  <si>
+    <t>6516V8</t>
   </si>
   <si>
     <t>4114Q8</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
@@ -757,51 +874,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C601"/>
+  <dimension ref="A1:C649"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16.1335849761963" customWidth="1"/>
     <col min="2" max="2" width="14.6204710006714" customWidth="1"/>
     <col min="3" max="3" width="33.713939666748" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>3</v>
       </c>
@@ -4901,1020 +5018,1308 @@
         <v>231</v>
       </c>
       <c r="B443" s="0" t="s">
         <v>232</v>
       </c>
       <c r="C443" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" s="0" t="s">
         <v>233</v>
       </c>
       <c r="B444" s="0" t="s">
         <v>230</v>
       </c>
       <c r="C444" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" s="0" t="s">
         <v>234</v>
       </c>
       <c r="B445" s="0" t="s">
-        <v>127</v>
+        <v>235</v>
       </c>
       <c r="C445" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" s="0" t="s">
-        <v>132</v>
+        <v>236</v>
       </c>
       <c r="B446" s="0" t="s">
-        <v>133</v>
+        <v>237</v>
       </c>
       <c r="C446" s="0" t="s">
-        <v>69</v>
+        <v>12</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" s="0" t="s">
-        <v>221</v>
+        <v>238</v>
       </c>
       <c r="B447" s="0" t="s">
-        <v>222</v>
+        <v>239</v>
       </c>
       <c r="C447" s="0" t="s">
-        <v>69</v>
+        <v>12</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" s="0" t="s">
-        <v>225</v>
+        <v>240</v>
       </c>
       <c r="B448" s="0" t="s">
-        <v>226</v>
+        <v>241</v>
       </c>
       <c r="C448" s="0" t="s">
-        <v>69</v>
+        <v>12</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" s="0" t="s">
-        <v>139</v>
+        <v>242</v>
       </c>
       <c r="B449" s="0" t="s">
-        <v>140</v>
+        <v>243</v>
       </c>
       <c r="C449" s="0" t="s">
-        <v>69</v>
+        <v>12</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" s="0" t="s">
-        <v>145</v>
+        <v>244</v>
       </c>
       <c r="B450" s="0" t="s">
-        <v>142</v>
+        <v>245</v>
       </c>
       <c r="C450" s="0" t="s">
-        <v>69</v>
+        <v>12</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" s="0" t="s">
-        <v>146</v>
+        <v>246</v>
       </c>
       <c r="B451" s="0" t="s">
-        <v>142</v>
+        <v>247</v>
       </c>
       <c r="C451" s="0" t="s">
-        <v>69</v>
+        <v>12</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" s="0" t="s">
-        <v>138</v>
+        <v>248</v>
       </c>
       <c r="B452" s="0" t="s">
-        <v>135</v>
+        <v>243</v>
       </c>
       <c r="C452" s="0" t="s">
-        <v>69</v>
+        <v>12</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" s="0" t="s">
-        <v>227</v>
+        <v>249</v>
       </c>
       <c r="B453" s="0" t="s">
-        <v>224</v>
+        <v>250</v>
       </c>
       <c r="C453" s="0" t="s">
-        <v>69</v>
+        <v>12</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" s="0" t="s">
-        <v>228</v>
+        <v>251</v>
       </c>
       <c r="B454" s="0" t="s">
-        <v>224</v>
+        <v>250</v>
       </c>
       <c r="C454" s="0" t="s">
-        <v>69</v>
+        <v>12</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" s="0" t="s">
-        <v>233</v>
+        <v>252</v>
       </c>
       <c r="B455" s="0" t="s">
-        <v>230</v>
+        <v>245</v>
       </c>
       <c r="C455" s="0" t="s">
-        <v>69</v>
+        <v>12</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" s="0" t="s">
-        <v>124</v>
+        <v>253</v>
       </c>
       <c r="B456" s="0" t="s">
-        <v>125</v>
+        <v>235</v>
       </c>
       <c r="C456" s="0" t="s">
-        <v>69</v>
+        <v>12</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" s="0" t="s">
-        <v>126</v>
+        <v>254</v>
       </c>
       <c r="B457" s="0" t="s">
-        <v>127</v>
+        <v>255</v>
       </c>
       <c r="C457" s="0" t="s">
-        <v>69</v>
+        <v>12</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" s="0" t="s">
-        <v>147</v>
+        <v>256</v>
       </c>
       <c r="B458" s="0" t="s">
-        <v>148</v>
+        <v>255</v>
       </c>
       <c r="C458" s="0" t="s">
-        <v>69</v>
+        <v>12</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" s="0" t="s">
-        <v>181</v>
+        <v>257</v>
       </c>
       <c r="B459" s="0" t="s">
-        <v>182</v>
+        <v>258</v>
       </c>
       <c r="C459" s="0" t="s">
-        <v>69</v>
+        <v>12</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" s="0" t="s">
-        <v>128</v>
+        <v>259</v>
       </c>
       <c r="B460" s="0" t="s">
-        <v>129</v>
+        <v>260</v>
       </c>
       <c r="C460" s="0" t="s">
-        <v>69</v>
+        <v>12</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" s="0" t="s">
-        <v>189</v>
+        <v>261</v>
       </c>
       <c r="B461" s="0" t="s">
-        <v>190</v>
+        <v>260</v>
       </c>
       <c r="C461" s="0" t="s">
-        <v>69</v>
+        <v>12</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" s="0" t="s">
-        <v>193</v>
+        <v>262</v>
       </c>
       <c r="B462" s="0" t="s">
-        <v>192</v>
+        <v>263</v>
       </c>
       <c r="C462" s="0" t="s">
-        <v>69</v>
+        <v>12</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" s="0" t="s">
-        <v>185</v>
+        <v>264</v>
       </c>
       <c r="B463" s="0" t="s">
-        <v>186</v>
+        <v>263</v>
       </c>
       <c r="C463" s="0" t="s">
-        <v>69</v>
+        <v>12</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" s="0" t="s">
-        <v>154</v>
+        <v>265</v>
       </c>
       <c r="B464" s="0" t="s">
-        <v>155</v>
+        <v>266</v>
       </c>
       <c r="C464" s="0" t="s">
-        <v>69</v>
+        <v>12</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" s="0" t="s">
-        <v>194</v>
+        <v>267</v>
       </c>
       <c r="B465" s="0" t="s">
-        <v>195</v>
+        <v>268</v>
       </c>
       <c r="C465" s="0" t="s">
-        <v>69</v>
+        <v>12</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" s="0" t="s">
-        <v>198</v>
+        <v>269</v>
       </c>
       <c r="B466" s="0" t="s">
-        <v>197</v>
+        <v>268</v>
       </c>
       <c r="C466" s="0" t="s">
-        <v>69</v>
+        <v>12</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" s="0" t="s">
-        <v>203</v>
+        <v>270</v>
       </c>
       <c r="B467" s="0" t="s">
-        <v>200</v>
+        <v>271</v>
       </c>
       <c r="C467" s="0" t="s">
-        <v>69</v>
+        <v>12</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" s="0" t="s">
-        <v>201</v>
+        <v>272</v>
       </c>
       <c r="B468" s="0" t="s">
-        <v>202</v>
+        <v>271</v>
       </c>
       <c r="C468" s="0" t="s">
-        <v>69</v>
+        <v>12</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" s="0" t="s">
-        <v>199</v>
+        <v>273</v>
       </c>
       <c r="B469" s="0" t="s">
-        <v>200</v>
+        <v>127</v>
       </c>
       <c r="C469" s="0" t="s">
-        <v>69</v>
+        <v>12</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" s="0" t="s">
-        <v>170</v>
+        <v>132</v>
       </c>
       <c r="B470" s="0" t="s">
-        <v>163</v>
+        <v>133</v>
       </c>
       <c r="C470" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="471">
       <c r="A471" s="0" t="s">
-        <v>158</v>
+        <v>221</v>
       </c>
       <c r="B471" s="0" t="s">
-        <v>159</v>
+        <v>222</v>
       </c>
       <c r="C471" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="472">
       <c r="A472" s="0" t="s">
-        <v>160</v>
+        <v>225</v>
       </c>
       <c r="B472" s="0" t="s">
-        <v>161</v>
+        <v>226</v>
       </c>
       <c r="C472" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" s="0" t="s">
-        <v>164</v>
+        <v>139</v>
       </c>
       <c r="B473" s="0" t="s">
-        <v>165</v>
+        <v>140</v>
       </c>
       <c r="C473" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="474">
       <c r="A474" s="0" t="s">
-        <v>166</v>
+        <v>145</v>
       </c>
       <c r="B474" s="0" t="s">
-        <v>163</v>
+        <v>142</v>
       </c>
       <c r="C474" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" s="0" t="s">
-        <v>167</v>
+        <v>146</v>
       </c>
       <c r="B475" s="0" t="s">
-        <v>168</v>
+        <v>142</v>
       </c>
       <c r="C475" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" s="0" t="s">
-        <v>169</v>
+        <v>138</v>
       </c>
       <c r="B476" s="0" t="s">
-        <v>163</v>
+        <v>135</v>
       </c>
       <c r="C476" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" s="0" t="s">
-        <v>209</v>
+        <v>227</v>
       </c>
       <c r="B477" s="0" t="s">
-        <v>210</v>
+        <v>224</v>
       </c>
       <c r="C477" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" s="0" t="s">
-        <v>217</v>
+        <v>228</v>
       </c>
       <c r="B478" s="0" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="C478" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" s="0" t="s">
-        <v>219</v>
+        <v>233</v>
       </c>
       <c r="B479" s="0" t="s">
-        <v>216</v>
+        <v>230</v>
       </c>
       <c r="C479" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" s="0" t="s">
-        <v>220</v>
+        <v>124</v>
       </c>
       <c r="B480" s="0" t="s">
-        <v>218</v>
+        <v>125</v>
       </c>
       <c r="C480" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="481">
       <c r="A481" s="0" t="s">
-        <v>179</v>
+        <v>126</v>
       </c>
       <c r="B481" s="0" t="s">
-        <v>176</v>
+        <v>127</v>
       </c>
       <c r="C481" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" s="0" t="s">
-        <v>178</v>
+        <v>147</v>
       </c>
       <c r="B482" s="0" t="s">
-        <v>174</v>
+        <v>148</v>
       </c>
       <c r="C482" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="483">
       <c r="A483" s="0" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="B483" s="0" t="s">
-        <v>174</v>
+        <v>182</v>
       </c>
       <c r="C483" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" s="0" t="s">
-        <v>171</v>
+        <v>128</v>
       </c>
       <c r="B484" s="0" t="s">
-        <v>172</v>
+        <v>129</v>
       </c>
       <c r="C484" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" s="0" t="s">
-        <v>180</v>
+        <v>189</v>
       </c>
       <c r="B485" s="0" t="s">
-        <v>174</v>
+        <v>190</v>
       </c>
       <c r="C485" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" s="0" t="s">
-        <v>153</v>
+        <v>193</v>
       </c>
       <c r="B486" s="0" t="s">
-        <v>150</v>
+        <v>192</v>
       </c>
       <c r="C486" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="487">
       <c r="A487" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B487" s="0" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="C487" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="488">
       <c r="A488" s="0" t="s">
-        <v>134</v>
+        <v>154</v>
       </c>
       <c r="B488" s="0" t="s">
-        <v>135</v>
+        <v>155</v>
       </c>
       <c r="C488" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="489">
       <c r="A489" s="0" t="s">
-        <v>223</v>
+        <v>194</v>
       </c>
       <c r="B489" s="0" t="s">
-        <v>224</v>
+        <v>195</v>
       </c>
       <c r="C489" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="490">
       <c r="A490" s="0" t="s">
-        <v>204</v>
+        <v>198</v>
       </c>
       <c r="B490" s="0" t="s">
-        <v>202</v>
+        <v>197</v>
       </c>
       <c r="C490" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="491">
       <c r="A491" s="0" t="s">
-        <v>187</v>
+        <v>203</v>
       </c>
       <c r="B491" s="0" t="s">
-        <v>188</v>
+        <v>200</v>
       </c>
       <c r="C491" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="492">
       <c r="A492" s="0" t="s">
-        <v>151</v>
+        <v>201</v>
       </c>
       <c r="B492" s="0" t="s">
-        <v>152</v>
+        <v>202</v>
       </c>
       <c r="C492" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="493">
       <c r="A493" s="0" t="s">
-        <v>156</v>
+        <v>199</v>
       </c>
       <c r="B493" s="0" t="s">
-        <v>157</v>
+        <v>200</v>
       </c>
       <c r="C493" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="494">
       <c r="A494" s="0" t="s">
-        <v>234</v>
+        <v>170</v>
       </c>
       <c r="B494" s="0" t="s">
-        <v>127</v>
+        <v>163</v>
       </c>
       <c r="C494" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="495">
       <c r="A495" s="0" t="s">
-        <v>149</v>
+        <v>158</v>
       </c>
       <c r="B495" s="0" t="s">
-        <v>150</v>
+        <v>159</v>
       </c>
       <c r="C495" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="496">
       <c r="A496" s="0" t="s">
-        <v>191</v>
+        <v>160</v>
       </c>
       <c r="B496" s="0" t="s">
-        <v>192</v>
+        <v>161</v>
       </c>
       <c r="C496" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="497">
       <c r="A497" s="0" t="s">
-        <v>130</v>
+        <v>164</v>
       </c>
       <c r="B497" s="0" t="s">
-        <v>131</v>
+        <v>165</v>
       </c>
       <c r="C497" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="498">
       <c r="A498" s="0" t="s">
-        <v>196</v>
+        <v>166</v>
       </c>
       <c r="B498" s="0" t="s">
-        <v>197</v>
+        <v>163</v>
       </c>
       <c r="C498" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="499">
       <c r="A499" s="0" t="s">
-        <v>136</v>
+        <v>167</v>
       </c>
       <c r="B499" s="0" t="s">
-        <v>137</v>
+        <v>168</v>
       </c>
       <c r="C499" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="500">
       <c r="A500" s="0" t="s">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="B500" s="0" t="s">
-        <v>230</v>
+        <v>163</v>
       </c>
       <c r="C500" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="501">
       <c r="A501" s="0" t="s">
-        <v>231</v>
+        <v>209</v>
       </c>
       <c r="B501" s="0" t="s">
-        <v>232</v>
+        <v>210</v>
       </c>
       <c r="C501" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="502">
       <c r="A502" s="0" t="s">
-        <v>162</v>
+        <v>217</v>
       </c>
       <c r="B502" s="0" t="s">
-        <v>163</v>
+        <v>218</v>
       </c>
       <c r="C502" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="503">
       <c r="A503" s="0" t="s">
-        <v>205</v>
+        <v>219</v>
       </c>
       <c r="B503" s="0" t="s">
-        <v>206</v>
+        <v>216</v>
       </c>
       <c r="C503" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="504">
       <c r="A504" s="0" t="s">
-        <v>207</v>
+        <v>220</v>
       </c>
       <c r="B504" s="0" t="s">
-        <v>208</v>
+        <v>218</v>
       </c>
       <c r="C504" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="505">
       <c r="A505" s="0" t="s">
-        <v>211</v>
+        <v>179</v>
       </c>
       <c r="B505" s="0" t="s">
-        <v>212</v>
+        <v>176</v>
       </c>
       <c r="C505" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="506">
       <c r="A506" s="0" t="s">
-        <v>213</v>
+        <v>178</v>
       </c>
       <c r="B506" s="0" t="s">
-        <v>214</v>
+        <v>174</v>
       </c>
       <c r="C506" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="507">
       <c r="A507" s="0" t="s">
-        <v>215</v>
+        <v>177</v>
       </c>
       <c r="B507" s="0" t="s">
-        <v>216</v>
+        <v>174</v>
       </c>
       <c r="C507" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="508">
       <c r="A508" s="0" t="s">
-        <v>141</v>
+        <v>171</v>
       </c>
       <c r="B508" s="0" t="s">
-        <v>142</v>
+        <v>172</v>
       </c>
       <c r="C508" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="509">
       <c r="A509" s="0" t="s">
-        <v>143</v>
+        <v>180</v>
       </c>
       <c r="B509" s="0" t="s">
-        <v>144</v>
+        <v>174</v>
       </c>
       <c r="C509" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="510">
       <c r="A510" s="0" t="s">
-        <v>173</v>
+        <v>153</v>
       </c>
       <c r="B510" s="0" t="s">
-        <v>174</v>
+        <v>150</v>
       </c>
       <c r="C510" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="511">
       <c r="A511" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="B511" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="C511" s="0" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="512">
+      <c r="A512" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="B512" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="C512" s="0" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="513">
+      <c r="A513" s="0" t="s">
+        <v>234</v>
+      </c>
+      <c r="B513" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="C513" s="0" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="514">
+      <c r="A514" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="B514" s="0" t="s">
+        <v>224</v>
+      </c>
+      <c r="C514" s="0" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="515">
+      <c r="A515" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="B515" s="0" t="s">
+        <v>237</v>
+      </c>
+      <c r="C515" s="0" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="516">
+      <c r="A516" s="0" t="s">
+        <v>204</v>
+      </c>
+      <c r="B516" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="C516" s="0" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="517">
+      <c r="A517" s="0" t="s">
+        <v>238</v>
+      </c>
+      <c r="B517" s="0" t="s">
+        <v>239</v>
+      </c>
+      <c r="C517" s="0" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="518">
+      <c r="A518" s="0" t="s">
+        <v>187</v>
+      </c>
+      <c r="B518" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="C518" s="0" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="519">
+      <c r="A519" s="0" t="s">
+        <v>240</v>
+      </c>
+      <c r="B519" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="C519" s="0" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="520">
+      <c r="A520" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="B520" s="0" t="s">
+        <v>152</v>
+      </c>
+      <c r="C520" s="0" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="521">
+      <c r="A521" s="0" t="s">
+        <v>242</v>
+      </c>
+      <c r="B521" s="0" t="s">
+        <v>243</v>
+      </c>
+      <c r="C521" s="0" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="522">
+      <c r="A522" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="B522" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="C522" s="0" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="523">
+      <c r="A523" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="B523" s="0" t="s">
+        <v>245</v>
+      </c>
+      <c r="C523" s="0" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="524">
+      <c r="A524" s="0" t="s">
+        <v>246</v>
+      </c>
+      <c r="B524" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="C524" s="0" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="525">
+      <c r="A525" s="0" t="s">
+        <v>273</v>
+      </c>
+      <c r="B525" s="0" t="s">
+        <v>127</v>
+      </c>
+      <c r="C525" s="0" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="526">
+      <c r="A526" s="0" t="s">
+        <v>149</v>
+      </c>
+      <c r="B526" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="C526" s="0" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="527">
+      <c r="A527" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="B527" s="0" t="s">
+        <v>243</v>
+      </c>
+      <c r="C527" s="0" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="528">
+      <c r="A528" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="B528" s="0" t="s">
+        <v>192</v>
+      </c>
+      <c r="C528" s="0" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="529">
+      <c r="A529" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="B529" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="C529" s="0" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="530">
+      <c r="A530" s="0" t="s">
+        <v>130</v>
+      </c>
+      <c r="B530" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="C530" s="0" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="531">
+      <c r="A531" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="B531" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="C531" s="0" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="532">
+      <c r="A532" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="B532" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="C532" s="0" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="533">
+      <c r="A533" s="0" t="s">
+        <v>252</v>
+      </c>
+      <c r="B533" s="0" t="s">
+        <v>245</v>
+      </c>
+      <c r="C533" s="0" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="534">
+      <c r="A534" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="B534" s="0" t="s">
+        <v>137</v>
+      </c>
+      <c r="C534" s="0" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="535">
+      <c r="A535" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="B535" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="C535" s="0" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="536">
+      <c r="A536" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="B536" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="C536" s="0" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="537">
+      <c r="A537" s="0" t="s">
+        <v>254</v>
+      </c>
+      <c r="B537" s="0" t="s">
+        <v>255</v>
+      </c>
+      <c r="C537" s="0" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="538">
+      <c r="A538" s="0" t="s">
+        <v>231</v>
+      </c>
+      <c r="B538" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="C538" s="0" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="539">
+      <c r="A539" s="0" t="s">
+        <v>256</v>
+      </c>
+      <c r="B539" s="0" t="s">
+        <v>255</v>
+      </c>
+      <c r="C539" s="0" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="540">
+      <c r="A540" s="0" t="s">
+        <v>162</v>
+      </c>
+      <c r="B540" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="C540" s="0" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="541">
+      <c r="A541" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="B541" s="0" t="s">
+        <v>258</v>
+      </c>
+      <c r="C541" s="0" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="542">
+      <c r="A542" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="B542" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="C542" s="0" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="543">
+      <c r="A543" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="B543" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="C543" s="0" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="544">
+      <c r="A544" s="0" t="s">
+        <v>207</v>
+      </c>
+      <c r="B544" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="C544" s="0" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="545">
+      <c r="A545" s="0" t="s">
+        <v>261</v>
+      </c>
+      <c r="B545" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="C545" s="0" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="546">
+      <c r="A546" s="0" t="s">
+        <v>211</v>
+      </c>
+      <c r="B546" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="C546" s="0" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="547">
+      <c r="A547" s="0" t="s">
+        <v>262</v>
+      </c>
+      <c r="B547" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="C547" s="0" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="548">
+      <c r="A548" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="B548" s="0" t="s">
+        <v>214</v>
+      </c>
+      <c r="C548" s="0" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="549">
+      <c r="A549" s="0" t="s">
+        <v>264</v>
+      </c>
+      <c r="B549" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="C549" s="0" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="550">
+      <c r="A550" s="0" t="s">
+        <v>215</v>
+      </c>
+      <c r="B550" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="C550" s="0" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="551">
+      <c r="A551" s="0" t="s">
+        <v>265</v>
+      </c>
+      <c r="B551" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="C551" s="0" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="552">
+      <c r="A552" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="B552" s="0" t="s">
+        <v>142</v>
+      </c>
+      <c r="C552" s="0" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="553">
+      <c r="A553" s="0" t="s">
+        <v>267</v>
+      </c>
+      <c r="B553" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="C553" s="0" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="554">
+      <c r="A554" s="0" t="s">
+        <v>143</v>
+      </c>
+      <c r="B554" s="0" t="s">
+        <v>144</v>
+      </c>
+      <c r="C554" s="0" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="555">
+      <c r="A555" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="B555" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="C555" s="0" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="556">
+      <c r="A556" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="B556" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="C556" s="0" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="557">
+      <c r="A557" s="0" t="s">
+        <v>270</v>
+      </c>
+      <c r="B557" s="0" t="s">
+        <v>271</v>
+      </c>
+      <c r="C557" s="0" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="558">
+      <c r="A558" s="0" t="s">
         <v>175</v>
       </c>
-      <c r="B511" s="0" t="s">
+      <c r="B558" s="0" t="s">
         <v>176</v>
       </c>
-      <c r="C511" s="0" t="s">
-[...233 lines deleted...]
-    <row r="558">
       <c r="C558" s="0" t="s">
-        <v>12</v>
+        <v>69</v>
       </c>
     </row>
     <row r="559">
+      <c r="A559" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="B559" s="0" t="s">
+        <v>271</v>
+      </c>
       <c r="C559" s="0" t="s">
-        <v>12</v>
+        <v>69</v>
       </c>
     </row>
     <row r="560">
       <c r="C560" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="561">
       <c r="C561" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="562">
       <c r="C562" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="563">
       <c r="C563" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="564">
       <c r="C564" s="0" t="s">
         <v>12</v>
@@ -6080,32 +6485,272 @@
         <v>12</v>
       </c>
     </row>
     <row r="597">
       <c r="C597" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="598">
       <c r="C598" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="599">
       <c r="C599" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="600">
       <c r="C600" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="601">
       <c r="C601" s="0" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="602">
+      <c r="C602" s="0" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="603">
+      <c r="C603" s="0" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="604">
+      <c r="C604" s="0" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="605">
+      <c r="C605" s="0" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="606">
+      <c r="C606" s="0" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="607">
+      <c r="C607" s="0" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="608">
+      <c r="C608" s="0" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="609">
+      <c r="C609" s="0" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="610">
+      <c r="C610" s="0" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="611">
+      <c r="C611" s="0" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="612">
+      <c r="C612" s="0" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="613">
+      <c r="C613" s="0" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="614">
+      <c r="C614" s="0" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="615">
+      <c r="C615" s="0" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="616">
+      <c r="C616" s="0" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="617">
+      <c r="C617" s="0" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="618">
+      <c r="C618" s="0" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="619">
+      <c r="C619" s="0" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="620">
+      <c r="C620" s="0" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="621">
+      <c r="C621" s="0" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="622">
+      <c r="C622" s="0" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="623">
+      <c r="C623" s="0" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="624">
+      <c r="C624" s="0" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="625">
+      <c r="C625" s="0" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="626">
+      <c r="C626" s="0" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="627">
+      <c r="C627" s="0" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="628">
+      <c r="C628" s="0" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="629">
+      <c r="C629" s="0" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="630">
+      <c r="C630" s="0" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="631">
+      <c r="C631" s="0" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="632">
+      <c r="C632" s="0" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="633">
+      <c r="C633" s="0" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="634">
+      <c r="C634" s="0" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="635">
+      <c r="C635" s="0" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="636">
+      <c r="C636" s="0" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="637">
+      <c r="C637" s="0" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="638">
+      <c r="C638" s="0" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="639">
+      <c r="C639" s="0" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="640">
+      <c r="C640" s="0" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="641">
+      <c r="C641" s="0" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="642">
+      <c r="C642" s="0" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="643">
+      <c r="C643" s="0" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="644">
+      <c r="C644" s="0" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="645">
+      <c r="C645" s="0" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="646">
+      <c r="C646" s="0" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="647">
+      <c r="C647" s="0" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="648">
+      <c r="C648" s="0" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="649">
+      <c r="C649" s="0" t="s">
         <v>12</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>