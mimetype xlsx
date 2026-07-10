--- v1 (2026-01-31)
+++ v2 (2026-07-10)
@@ -384,375 +384,375 @@
   <si>
     <t>5611T8</t>
   </si>
   <si>
     <t>+4.1P US</t>
   </si>
   <si>
     <t>Loader beam/5016_1 Loader beam</t>
   </si>
   <si>
     <t>Loader beam/4011_1 Loader beam</t>
   </si>
   <si>
     <t>Loader beam/4014_1 Loader beam</t>
   </si>
   <si>
     <t>Loader beam/6514_1 Loader beam</t>
   </si>
   <si>
     <t>4111Q8</t>
   </si>
   <si>
     <t>Q41 US</t>
   </si>
   <si>
+    <t>4154Q8</t>
+  </si>
+  <si>
+    <t>Q41 DM</t>
+  </si>
+  <si>
+    <t>4916Q8</t>
+  </si>
+  <si>
+    <t>Q49 DM ext.</t>
+  </si>
+  <si>
+    <t>5116Q8</t>
+  </si>
+  <si>
+    <t>Q51 DM ext.</t>
+  </si>
+  <si>
+    <t>4011Q8</t>
+  </si>
+  <si>
+    <t>Q40 US</t>
+  </si>
+  <si>
+    <t>4014Q8</t>
+  </si>
+  <si>
+    <t>Q40 DM</t>
+  </si>
+  <si>
+    <t>4016Q8</t>
+  </si>
+  <si>
+    <t>Q40 DM ext.</t>
+  </si>
+  <si>
+    <t>4054Q8</t>
+  </si>
+  <si>
+    <t>5011Q8</t>
+  </si>
+  <si>
+    <t>Q50 US</t>
+  </si>
+  <si>
+    <t>6014Q8</t>
+  </si>
+  <si>
+    <t>Q60 DM</t>
+  </si>
+  <si>
+    <t>6016Q8</t>
+  </si>
+  <si>
+    <t>Q60 DM ext.</t>
+  </si>
+  <si>
+    <t>6044Q8</t>
+  </si>
+  <si>
+    <t>6046Q8</t>
+  </si>
+  <si>
+    <t>4611Q8</t>
+  </si>
+  <si>
+    <t>Q46 US</t>
+  </si>
+  <si>
+    <t>4614Q8</t>
+  </si>
+  <si>
+    <t>Q46 DM</t>
+  </si>
+  <si>
+    <t>4616Q8</t>
+  </si>
+  <si>
+    <t>Q46 DM ext.</t>
+  </si>
+  <si>
+    <t>4654Q8</t>
+  </si>
+  <si>
+    <t>5611Q8</t>
+  </si>
+  <si>
+    <t>Q56 US</t>
+  </si>
+  <si>
+    <t>5616Q8</t>
+  </si>
+  <si>
+    <t>Q56 DM ext.</t>
+  </si>
+  <si>
+    <t>5511Q8</t>
+  </si>
+  <si>
+    <t>Q55 US</t>
+  </si>
+  <si>
+    <t>5512Q8</t>
+  </si>
+  <si>
+    <t>Q55 UM</t>
+  </si>
+  <si>
+    <t>5514Q8</t>
+  </si>
+  <si>
+    <t>Q55 DM</t>
+  </si>
+  <si>
+    <t>5516Q8</t>
+  </si>
+  <si>
+    <t>Q55 DM ext.</t>
+  </si>
+  <si>
+    <t>5534Q8</t>
+  </si>
+  <si>
+    <t>Q55 DM, DM ext</t>
+  </si>
+  <si>
+    <t>5544Q, 5546Q</t>
+  </si>
+  <si>
+    <t>5554Q8</t>
+  </si>
+  <si>
+    <t>5564Q8</t>
+  </si>
+  <si>
+    <t>6512Q8</t>
+  </si>
+  <si>
+    <t>Q65 UM</t>
+  </si>
+  <si>
+    <t>6514Q8</t>
+  </si>
+  <si>
+    <t>Q65 DM</t>
+  </si>
+  <si>
+    <t>6516Q8</t>
+  </si>
+  <si>
+    <t>Q65 DM ext.</t>
+  </si>
+  <si>
+    <t>6534Q8</t>
+  </si>
+  <si>
+    <t>6544Q8</t>
+  </si>
+  <si>
+    <t>6546Q8</t>
+  </si>
+  <si>
+    <t>6564Q8</t>
+  </si>
+  <si>
+    <t>4816Q8</t>
+  </si>
+  <si>
+    <t>Q48 DM ext.</t>
+  </si>
+  <si>
+    <t>4814Q8</t>
+  </si>
+  <si>
+    <t>Q48 DM</t>
+  </si>
+  <si>
+    <t>4912Q8</t>
+  </si>
+  <si>
+    <t>Q49 UM</t>
+  </si>
+  <si>
+    <t>4914Q8</t>
+  </si>
+  <si>
+    <t>Q49 DM</t>
+  </si>
+  <si>
+    <t>5111Q8</t>
+  </si>
+  <si>
+    <t>Q51 US</t>
+  </si>
+  <si>
+    <t>5114Q8</t>
+  </si>
+  <si>
+    <t>Q51 DM</t>
+  </si>
+  <si>
+    <t>5154Q8</t>
+  </si>
+  <si>
+    <t>5612Q8</t>
+  </si>
+  <si>
+    <t>Q56 UM</t>
+  </si>
+  <si>
+    <t>5614Q8</t>
+  </si>
+  <si>
+    <t>Q56 DM</t>
+  </si>
+  <si>
+    <t>5654Q8</t>
+  </si>
+  <si>
+    <t>5856Q8</t>
+  </si>
+  <si>
+    <t>Q58 DM ext.</t>
+  </si>
+  <si>
+    <t>5854Q8</t>
+  </si>
+  <si>
+    <t>Q58 DM</t>
+  </si>
+  <si>
+    <t>5816Q8</t>
+  </si>
+  <si>
+    <t>5814Q8</t>
+  </si>
+  <si>
+    <t>6114Q8</t>
+  </si>
+  <si>
+    <t>Q61 DM</t>
+  </si>
+  <si>
+    <t>6116Q8</t>
+  </si>
+  <si>
+    <t>Q61 DM ext.</t>
+  </si>
+  <si>
+    <t>6612Q8</t>
+  </si>
+  <si>
+    <t>Q66 UM</t>
+  </si>
+  <si>
+    <t>6614Q8</t>
+  </si>
+  <si>
+    <t>Q66 DM</t>
+  </si>
+  <si>
+    <t>6616Q8</t>
+  </si>
+  <si>
+    <t>Q66 DM ext.</t>
+  </si>
+  <si>
+    <t>6814Q8</t>
+  </si>
+  <si>
+    <t>Q68 DM</t>
+  </si>
+  <si>
+    <t>6816Q8</t>
+  </si>
+  <si>
+    <t>Q68 DM ext.</t>
+  </si>
+  <si>
+    <t>6854Q8</t>
+  </si>
+  <si>
+    <t>6856Q8</t>
+  </si>
+  <si>
+    <t>4511Q8</t>
+  </si>
+  <si>
+    <t>Q45 US</t>
+  </si>
+  <si>
+    <t>4514Q8</t>
+  </si>
+  <si>
+    <t>Q45 DM</t>
+  </si>
+  <si>
+    <t>4516Q8</t>
+  </si>
+  <si>
+    <t>Q45 DM ext.</t>
+  </si>
+  <si>
+    <t>4554Q8</t>
+  </si>
+  <si>
+    <t>4564Q8</t>
+  </si>
+  <si>
+    <t>5014Q8</t>
+  </si>
+  <si>
+    <t>Q50 DM</t>
+  </si>
+  <si>
+    <t>5016Q8</t>
+  </si>
+  <si>
+    <t>Q50 DM ext.</t>
+  </si>
+  <si>
+    <t>5054Q8</t>
+  </si>
+  <si>
     <t>4114Q8</t>
-  </si>
-[...322 lines deleted...]
-    <t>5054Q8</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
@@ -4208,1470 +4208,1470 @@
         <v>124</v>
       </c>
       <c r="B380" s="0" t="s">
         <v>125</v>
       </c>
       <c r="C380" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" s="0" t="s">
         <v>126</v>
       </c>
       <c r="B381" s="0" t="s">
         <v>127</v>
       </c>
       <c r="C381" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" s="0" t="s">
         <v>128</v>
       </c>
       <c r="B382" s="0" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="C382" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B383" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C383" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B384" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="C384" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B385" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="C385" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B386" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C386" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B387" s="0" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="C387" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" s="0" t="s">
         <v>139</v>
       </c>
       <c r="B388" s="0" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="C388" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B389" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C389" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B390" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C390" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B391" s="0" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="C391" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" s="0" t="s">
         <v>146</v>
       </c>
       <c r="B392" s="0" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="C392" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" s="0" t="s">
         <v>147</v>
       </c>
       <c r="B393" s="0" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="C393" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B394" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C394" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B395" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="C395" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B396" s="0" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="C396" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" s="0" t="s">
         <v>154</v>
       </c>
       <c r="B397" s="0" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="C397" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B398" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C398" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B399" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C399" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B400" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C400" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B401" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C401" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B402" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C402" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B403" s="0" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
       <c r="C403" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" s="0" t="s">
         <v>167</v>
       </c>
       <c r="B404" s="0" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="C404" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B405" s="0" t="s">
-        <v>169</v>
+        <v>163</v>
       </c>
       <c r="C405" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" s="0" t="s">
         <v>170</v>
       </c>
       <c r="B406" s="0" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="C406" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" s="0" t="s">
         <v>171</v>
       </c>
       <c r="B407" s="0" t="s">
-        <v>164</v>
+        <v>172</v>
       </c>
       <c r="C407" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" s="0" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B408" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="C408" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B409" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="C409" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B410" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="C410" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" s="0" t="s">
         <v>178</v>
       </c>
       <c r="B411" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="C411" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" s="0" t="s">
         <v>179</v>
       </c>
       <c r="B412" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="C412" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" s="0" t="s">
         <v>180</v>
       </c>
       <c r="B413" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="C413" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" s="0" t="s">
         <v>181</v>
       </c>
       <c r="B414" s="0" t="s">
-        <v>175</v>
+        <v>182</v>
       </c>
       <c r="C414" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B415" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="C415" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B416" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="C416" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" s="0" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B417" s="0" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="C417" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B418" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="C418" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B419" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="C419" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" s="0" t="s">
+        <v>193</v>
+      </c>
+      <c r="B420" s="0" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="C420" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" s="0" t="s">
         <v>194</v>
       </c>
       <c r="B421" s="0" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="C421" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" s="0" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B422" s="0" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="C422" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" s="0" t="s">
+        <v>198</v>
+      </c>
+      <c r="B423" s="0" t="s">
         <v>197</v>
-      </c>
-[...1 lines deleted...]
-        <v>198</v>
       </c>
       <c r="C423" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" s="0" t="s">
         <v>199</v>
       </c>
       <c r="B424" s="0" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="C424" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B425" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C425" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B426" s="0" t="s">
-        <v>203</v>
+        <v>200</v>
       </c>
       <c r="C426" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" s="0" t="s">
         <v>204</v>
       </c>
       <c r="B427" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C427" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" s="0" t="s">
         <v>205</v>
       </c>
       <c r="B428" s="0" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="C428" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B429" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="C429" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B430" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="C430" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B431" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="C431" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B432" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="C432" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B433" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="C433" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B434" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="C434" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B435" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
       <c r="C435" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" s="0" t="s">
         <v>220</v>
       </c>
       <c r="B436" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="C436" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" s="0" t="s">
         <v>221</v>
       </c>
       <c r="B437" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="C437" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B438" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="C438" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B439" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C439" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B440" s="0" t="s">
-        <v>227</v>
+        <v>224</v>
       </c>
       <c r="C440" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" s="0" t="s">
         <v>228</v>
       </c>
       <c r="B441" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="C441" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" s="0" t="s">
         <v>229</v>
       </c>
       <c r="B442" s="0" t="s">
-        <v>225</v>
+        <v>230</v>
       </c>
       <c r="C442" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B443" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="C443" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B444" s="0" t="s">
-        <v>233</v>
+        <v>230</v>
       </c>
       <c r="C444" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" s="0" t="s">
         <v>234</v>
       </c>
       <c r="B445" s="0" t="s">
-        <v>231</v>
+        <v>127</v>
       </c>
       <c r="C445" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="B446" s="0" t="s">
         <v>133</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="C446" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" s="0" t="s">
+        <v>221</v>
+      </c>
+      <c r="B447" s="0" t="s">
         <v>222</v>
-      </c>
-[...1 lines deleted...]
-        <v>223</v>
       </c>
       <c r="C447" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="B448" s="0" t="s">
         <v>226</v>
-      </c>
-[...1 lines deleted...]
-        <v>227</v>
       </c>
       <c r="C448" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="B449" s="0" t="s">
         <v>140</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="C449" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" s="0" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="B450" s="0" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="C450" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="B451" s="0" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="C451" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" s="0" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="B452" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="C452" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="B453" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="C453" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="B454" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="C454" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="B455" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="C455" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" s="0" t="s">
         <v>124</v>
       </c>
       <c r="B456" s="0" t="s">
         <v>125</v>
       </c>
       <c r="C456" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="B457" s="0" t="s">
         <v>127</v>
       </c>
       <c r="C457" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" s="0" t="s">
+        <v>147</v>
+      </c>
+      <c r="B458" s="0" t="s">
         <v>148</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="C458" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="B459" s="0" t="s">
         <v>182</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
       <c r="C459" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="B460" s="0" t="s">
         <v>129</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="C460" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="B461" s="0" t="s">
         <v>190</v>
-      </c>
-[...1 lines deleted...]
-        <v>191</v>
       </c>
       <c r="C461" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="B462" s="0" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="C462" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="B463" s="0" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="C463" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="B464" s="0" t="s">
         <v>155</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="C464" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="B465" s="0" t="s">
         <v>195</v>
-      </c>
-[...1 lines deleted...]
-        <v>196</v>
       </c>
       <c r="C465" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" s="0" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="B466" s="0" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="C466" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" s="0" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="B467" s="0" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="C467" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" s="0" t="s">
+        <v>201</v>
+      </c>
+      <c r="B468" s="0" t="s">
         <v>202</v>
-      </c>
-[...1 lines deleted...]
-        <v>203</v>
       </c>
       <c r="C468" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" s="0" t="s">
+        <v>199</v>
+      </c>
+      <c r="B469" s="0" t="s">
         <v>200</v>
-      </c>
-[...1 lines deleted...]
-        <v>201</v>
       </c>
       <c r="C469" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" s="0" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="B470" s="0" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="C470" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="471">
       <c r="A471" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="B471" s="0" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="C471" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="472">
       <c r="A472" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="B472" s="0" t="s">
         <v>161</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="C472" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" s="0" t="s">
+        <v>164</v>
+      </c>
+      <c r="B473" s="0" t="s">
         <v>165</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="C473" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="474">
       <c r="A474" s="0" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="B474" s="0" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="C474" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" s="0" t="s">
+        <v>167</v>
+      </c>
+      <c r="B475" s="0" t="s">
         <v>168</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="C475" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" s="0" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="B476" s="0" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="C476" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="B477" s="0" t="s">
         <v>210</v>
-      </c>
-[...1 lines deleted...]
-        <v>211</v>
       </c>
       <c r="C477" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="B478" s="0" t="s">
         <v>218</v>
-      </c>
-[...1 lines deleted...]
-        <v>219</v>
       </c>
       <c r="C478" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="B479" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="C479" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" s="0" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="B480" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="C480" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="481">
       <c r="A481" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="B481" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="C481" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" s="0" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="B482" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="C482" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="483">
       <c r="A483" s="0" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="B483" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="C483" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="B484" s="0" t="s">
         <v>172</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="C484" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" s="0" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="B485" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="C485" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="B486" s="0" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="C486" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="487">
       <c r="A487" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="B487" s="0" t="s">
         <v>184</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
       <c r="C487" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="488">
       <c r="A488" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="B488" s="0" t="s">
         <v>135</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="C488" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="489">
       <c r="A489" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="B489" s="0" t="s">
         <v>224</v>
-      </c>
-[...1 lines deleted...]
-        <v>225</v>
       </c>
       <c r="C489" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="490">
       <c r="A490" s="0" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="B490" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="C490" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="491">
       <c r="A491" s="0" t="s">
+        <v>187</v>
+      </c>
+      <c r="B491" s="0" t="s">
         <v>188</v>
-      </c>
-[...1 lines deleted...]
-        <v>189</v>
       </c>
       <c r="C491" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="492">
       <c r="A492" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="B492" s="0" t="s">
         <v>152</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="C492" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="493">
       <c r="A493" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="B493" s="0" t="s">
         <v>157</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="C493" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="494">
       <c r="A494" s="0" t="s">
-        <v>126</v>
+        <v>234</v>
       </c>
       <c r="B494" s="0" t="s">
         <v>127</v>
       </c>
       <c r="C494" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="495">
       <c r="A495" s="0" t="s">
+        <v>149</v>
+      </c>
+      <c r="B495" s="0" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="C495" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="496">
       <c r="A496" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="B496" s="0" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="C496" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="497">
       <c r="A497" s="0" t="s">
+        <v>130</v>
+      </c>
+      <c r="B497" s="0" t="s">
         <v>131</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="C497" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="498">
       <c r="A498" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="B498" s="0" t="s">
         <v>197</v>
-      </c>
-[...1 lines deleted...]
-        <v>198</v>
       </c>
       <c r="C498" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="499">
       <c r="A499" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="B499" s="0" t="s">
         <v>137</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="C499" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="500">
       <c r="A500" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="B500" s="0" t="s">
         <v>230</v>
-      </c>
-[...1 lines deleted...]
-        <v>231</v>
       </c>
       <c r="C500" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="501">
       <c r="A501" s="0" t="s">
+        <v>231</v>
+      </c>
+      <c r="B501" s="0" t="s">
         <v>232</v>
-      </c>
-[...1 lines deleted...]
-        <v>233</v>
       </c>
       <c r="C501" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="502">
       <c r="A502" s="0" t="s">
+        <v>162</v>
+      </c>
+      <c r="B502" s="0" t="s">
         <v>163</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="C502" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="503">
       <c r="A503" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="B503" s="0" t="s">
         <v>206</v>
-      </c>
-[...1 lines deleted...]
-        <v>207</v>
       </c>
       <c r="C503" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="504">
       <c r="A504" s="0" t="s">
+        <v>207</v>
+      </c>
+      <c r="B504" s="0" t="s">
         <v>208</v>
-      </c>
-[...1 lines deleted...]
-        <v>209</v>
       </c>
       <c r="C504" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="505">
       <c r="A505" s="0" t="s">
+        <v>211</v>
+      </c>
+      <c r="B505" s="0" t="s">
         <v>212</v>
-      </c>
-[...1 lines deleted...]
-        <v>213</v>
       </c>
       <c r="C505" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="506">
       <c r="A506" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="B506" s="0" t="s">
         <v>214</v>
-      </c>
-[...1 lines deleted...]
-        <v>215</v>
       </c>
       <c r="C506" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="507">
       <c r="A507" s="0" t="s">
+        <v>215</v>
+      </c>
+      <c r="B507" s="0" t="s">
         <v>216</v>
-      </c>
-[...1 lines deleted...]
-        <v>217</v>
       </c>
       <c r="C507" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="508">
       <c r="A508" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="B508" s="0" t="s">
         <v>142</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="C508" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="509">
       <c r="A509" s="0" t="s">
+        <v>143</v>
+      </c>
+      <c r="B509" s="0" t="s">
         <v>144</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="C509" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="510">
       <c r="A510" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="B510" s="0" t="s">
         <v>174</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="C510" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="511">
       <c r="A511" s="0" t="s">
+        <v>175</v>
+      </c>
+      <c r="B511" s="0" t="s">
         <v>176</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="C511" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="512">
       <c r="C512" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="513">
       <c r="C513" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="514">
       <c r="C514" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="515">
       <c r="C515" s="0" t="s">
         <v>12</v>
       </c>
     </row>