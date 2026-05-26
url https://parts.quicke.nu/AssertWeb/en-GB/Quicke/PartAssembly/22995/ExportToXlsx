--- v0 (2025-10-28)
+++ v1 (2026-05-26)
@@ -84,51 +84,51 @@
   <si>
     <t>66.5</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>1101035</t>
   </si>
   <si>
     <t>Spring</t>
   </si>
   <si>
     <t>0.215</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>5023005</t>
   </si>
   <si>
     <t>Greaser</t>
   </si>
   <si>
-    <t>.005</t>
+    <t>0.005</t>
   </si>
   <si>
     <t>M 10 x 1</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>4500366</t>
   </si>
   <si>
     <t>Turning Centre Kit</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>4500865</t>
   </si>
   <si>
     <t>Pin kit</t>
   </si>
   <si>
     <t>6</t>
   </si>