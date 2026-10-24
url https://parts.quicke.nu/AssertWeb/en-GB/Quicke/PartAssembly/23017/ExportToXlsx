--- v0 (2025-11-09)
+++ v1 (2026-10-24)
@@ -120,51 +120,51 @@
   <si>
     <t>5</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>11120516</t>
   </si>
   <si>
     <t>T-Adapter</t>
   </si>
   <si>
     <t>0.225</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>9031324</t>
   </si>
   <si>
     <t>Coupling</t>
   </si>
   <si>
-    <t>.087</t>
+    <t>0.087</t>
   </si>
   <si>
     <t>3/8"</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>10550326</t>
   </si>
   <si>
     <t>Shut-off valve</t>
   </si>
   <si>
     <t>0.128</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>