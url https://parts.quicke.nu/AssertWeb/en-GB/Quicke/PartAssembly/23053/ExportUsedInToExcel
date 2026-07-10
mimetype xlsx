--- v1 (2025-12-22)
+++ v2 (2026-07-10)
@@ -4,122 +4,143 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5" uniqueCount="5">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="12" uniqueCount="12">
   <si>
     <t>Product No</t>
   </si>
   <si>
     <t>Product name</t>
   </si>
   <si>
     <t>Path</t>
   </si>
   <si>
     <t>Manure &amp; Silage Implements</t>
   </si>
   <si>
     <t xml:space="preserve">/ </t>
+  </si>
+  <si>
+    <t xml:space="preserve">130/ </t>
+  </si>
+  <si>
+    <t xml:space="preserve">150/ </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Silocut XL 225/ </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Accessories/ </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Silocut XL 250/ </t>
+  </si>
+  <si>
+    <t xml:space="preserve">130M+/ </t>
+  </si>
+  <si>
+    <t xml:space="preserve">150M+/ </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C23"/>
+  <dimension ref="A1:C153"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="11.3395004272461" customWidth="1"/>
     <col min="2" max="2" width="26.8952083587646" customWidth="1"/>
-    <col min="3" max="3" width="9.140625" customWidth="1"/>
+    <col min="3" max="3" width="14.4199504852295" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="B2" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3">
       <c r="B3" s="0" t="s">
         <v>3</v>
       </c>
@@ -265,29 +286,925 @@
     </row>
     <row r="21">
       <c r="B21" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="22">
       <c r="B22" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="23">
       <c r="B23" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>4</v>
       </c>
     </row>
+    <row r="24">
+      <c r="B24" s="0" t="s">
+        <v>3</v>
+      </c>
+      <c r="C24" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="B25" s="0" t="s">
+        <v>3</v>
+      </c>
+      <c r="C25" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="B26" s="0" t="s">
+        <v>3</v>
+      </c>
+      <c r="C26" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="B27" s="0" t="s">
+        <v>3</v>
+      </c>
+      <c r="C27" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="B28" s="0" t="s">
+        <v>3</v>
+      </c>
+      <c r="C28" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="B29" s="0" t="s">
+        <v>3</v>
+      </c>
+      <c r="C29" s="0" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="B30" s="0" t="s">
+        <v>3</v>
+      </c>
+      <c r="C30" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="B31" s="0" t="s">
+        <v>3</v>
+      </c>
+      <c r="C31" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="B32" s="0" t="s">
+        <v>3</v>
+      </c>
+      <c r="C32" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="B33" s="0" t="s">
+        <v>3</v>
+      </c>
+      <c r="C33" s="0" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="B34" s="0" t="s">
+        <v>3</v>
+      </c>
+      <c r="C34" s="0" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="B35" s="0" t="s">
+        <v>3</v>
+      </c>
+      <c r="C35" s="0" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="B36" s="0" t="s">
+        <v>3</v>
+      </c>
+      <c r="C36" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="B37" s="0" t="s">
+        <v>3</v>
+      </c>
+      <c r="C37" s="0" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="B38" s="0" t="s">
+        <v>3</v>
+      </c>
+      <c r="C38" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="B39" s="0" t="s">
+        <v>3</v>
+      </c>
+      <c r="C39" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="B40" s="0" t="s">
+        <v>3</v>
+      </c>
+      <c r="C40" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="B41" s="0" t="s">
+        <v>3</v>
+      </c>
+      <c r="C41" s="0" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="B42" s="0" t="s">
+        <v>3</v>
+      </c>
+      <c r="C42" s="0" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="B43" s="0" t="s">
+        <v>3</v>
+      </c>
+      <c r="C43" s="0" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="B44" s="0" t="s">
+        <v>3</v>
+      </c>
+      <c r="C44" s="0" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="B45" s="0" t="s">
+        <v>3</v>
+      </c>
+      <c r="C45" s="0" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="B46" s="0" t="s">
+        <v>3</v>
+      </c>
+      <c r="C46" s="0" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="B47" s="0" t="s">
+        <v>3</v>
+      </c>
+      <c r="C47" s="0" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="B48" s="0" t="s">
+        <v>3</v>
+      </c>
+      <c r="C48" s="0" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="B49" s="0" t="s">
+        <v>3</v>
+      </c>
+      <c r="C49" s="0" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="B50" s="0" t="s">
+        <v>3</v>
+      </c>
+      <c r="C50" s="0" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="B51" s="0" t="s">
+        <v>3</v>
+      </c>
+      <c r="C51" s="0" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="B52" s="0" t="s">
+        <v>3</v>
+      </c>
+      <c r="C52" s="0" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="B53" s="0" t="s">
+        <v>3</v>
+      </c>
+      <c r="C53" s="0" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="C54" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="C55" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="C56" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="C57" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="C58" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="C59" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="C60" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="C61" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="C62" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="C63" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="C64" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="C65" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="C66" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="C67" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="C68" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="C69" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="C70" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="C71" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="C72" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="C73" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="C74" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="C75" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="C76" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="C77" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="B78" s="0" t="s">
+        <v>3</v>
+      </c>
+      <c r="C78" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="B79" s="0" t="s">
+        <v>3</v>
+      </c>
+      <c r="C79" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="B80" s="0" t="s">
+        <v>3</v>
+      </c>
+      <c r="C80" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="B81" s="0" t="s">
+        <v>3</v>
+      </c>
+      <c r="C81" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="B82" s="0" t="s">
+        <v>3</v>
+      </c>
+      <c r="C82" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="B83" s="0" t="s">
+        <v>3</v>
+      </c>
+      <c r="C83" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="B84" s="0" t="s">
+        <v>3</v>
+      </c>
+      <c r="C84" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="B85" s="0" t="s">
+        <v>3</v>
+      </c>
+      <c r="C85" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="B86" s="0" t="s">
+        <v>3</v>
+      </c>
+      <c r="C86" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="B87" s="0" t="s">
+        <v>3</v>
+      </c>
+      <c r="C87" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="B88" s="0" t="s">
+        <v>3</v>
+      </c>
+      <c r="C88" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="B89" s="0" t="s">
+        <v>3</v>
+      </c>
+      <c r="C89" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="B90" s="0" t="s">
+        <v>3</v>
+      </c>
+      <c r="C90" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="B91" s="0" t="s">
+        <v>3</v>
+      </c>
+      <c r="C91" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="B92" s="0" t="s">
+        <v>3</v>
+      </c>
+      <c r="C92" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="B93" s="0" t="s">
+        <v>3</v>
+      </c>
+      <c r="C93" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="B94" s="0" t="s">
+        <v>3</v>
+      </c>
+      <c r="C94" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="B95" s="0" t="s">
+        <v>3</v>
+      </c>
+      <c r="C95" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="B96" s="0" t="s">
+        <v>3</v>
+      </c>
+      <c r="C96" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="B97" s="0" t="s">
+        <v>3</v>
+      </c>
+      <c r="C97" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="B98" s="0" t="s">
+        <v>3</v>
+      </c>
+      <c r="C98" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="B99" s="0" t="s">
+        <v>3</v>
+      </c>
+      <c r="C99" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="B100" s="0" t="s">
+        <v>3</v>
+      </c>
+      <c r="C100" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="B101" s="0" t="s">
+        <v>3</v>
+      </c>
+      <c r="C101" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="B102" s="0" t="s">
+        <v>3</v>
+      </c>
+      <c r="C102" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="B103" s="0" t="s">
+        <v>3</v>
+      </c>
+      <c r="C103" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="B104" s="0" t="s">
+        <v>3</v>
+      </c>
+      <c r="C104" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="B105" s="0" t="s">
+        <v>3</v>
+      </c>
+      <c r="C105" s="0" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="B106" s="0" t="s">
+        <v>3</v>
+      </c>
+      <c r="C106" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="B107" s="0" t="s">
+        <v>3</v>
+      </c>
+      <c r="C107" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="B108" s="0" t="s">
+        <v>3</v>
+      </c>
+      <c r="C108" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="B109" s="0" t="s">
+        <v>3</v>
+      </c>
+      <c r="C109" s="0" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="B110" s="0" t="s">
+        <v>3</v>
+      </c>
+      <c r="C110" s="0" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="B111" s="0" t="s">
+        <v>3</v>
+      </c>
+      <c r="C111" s="0" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="B112" s="0" t="s">
+        <v>3</v>
+      </c>
+      <c r="C112" s="0" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="B113" s="0" t="s">
+        <v>3</v>
+      </c>
+      <c r="C113" s="0" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="B114" s="0" t="s">
+        <v>3</v>
+      </c>
+      <c r="C114" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="B115" s="0" t="s">
+        <v>3</v>
+      </c>
+      <c r="C115" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="B116" s="0" t="s">
+        <v>3</v>
+      </c>
+      <c r="C116" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="B117" s="0" t="s">
+        <v>3</v>
+      </c>
+      <c r="C117" s="0" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="B118" s="0" t="s">
+        <v>3</v>
+      </c>
+      <c r="C118" s="0" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="B119" s="0" t="s">
+        <v>3</v>
+      </c>
+      <c r="C119" s="0" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="B120" s="0" t="s">
+        <v>3</v>
+      </c>
+      <c r="C120" s="0" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="B121" s="0" t="s">
+        <v>3</v>
+      </c>
+      <c r="C121" s="0" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="B122" s="0" t="s">
+        <v>3</v>
+      </c>
+      <c r="C122" s="0" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="B123" s="0" t="s">
+        <v>3</v>
+      </c>
+      <c r="C123" s="0" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="B124" s="0" t="s">
+        <v>3</v>
+      </c>
+      <c r="C124" s="0" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="B125" s="0" t="s">
+        <v>3</v>
+      </c>
+      <c r="C125" s="0" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="B126" s="0" t="s">
+        <v>3</v>
+      </c>
+      <c r="C126" s="0" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="B127" s="0" t="s">
+        <v>3</v>
+      </c>
+      <c r="C127" s="0" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="B128" s="0" t="s">
+        <v>3</v>
+      </c>
+      <c r="C128" s="0" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="B129" s="0" t="s">
+        <v>3</v>
+      </c>
+      <c r="C129" s="0" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="C130" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="C131" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="C132" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="C133" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="C134" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="C135" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="C136" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="C137" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="C138" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="C139" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="C140" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="C141" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="C142" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="C143" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="C144" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="C145" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="C146" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="C147" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="C148" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="C149" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="C150" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="C151" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="C152" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="C153" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>