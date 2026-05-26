--- v1 (2026-03-04)
+++ v2 (2026-05-26)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="172" uniqueCount="172">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="169" uniqueCount="169">
   <si>
     <t>Id</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Number</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Colour</t>
   </si>
   <si>
     <t>Market information</t>
   </si>
   <si>
     <t>Net Weight</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
@@ -317,71 +317,65 @@
   <si>
     <t>0.900</t>
   </si>
   <si>
     <t>D=30mm, L=125mm</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>9020047</t>
   </si>
   <si>
     <t>D=30mm, L=151mm</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>5023005</t>
   </si>
   <si>
     <t>Greaser</t>
   </si>
   <si>
-    <t>.005</t>
+    <t>0.005</t>
   </si>
   <si>
     <t>M 10 x 1</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>12711010-1</t>
   </si>
   <si>
     <t>Cylinder</t>
   </si>
   <si>
-    <t>Glossy Black</t>
-[...4 lines deleted...]
-  <si>
     <t>20</t>
   </si>
   <si>
     <t>1103431</t>
   </si>
   <si>
     <t>Hose</t>
   </si>
   <si>
     <t>0.800</t>
   </si>
   <si>
     <t>3/8"</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>1103430</t>
   </si>
   <si>
     <t>0.700</t>
   </si>
   <si>
     <t>22</t>
@@ -426,53 +420,50 @@
     <t>3/8" L=599mm</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>1120011</t>
   </si>
   <si>
     <t>Adaptor</t>
   </si>
   <si>
     <t>0.075</t>
   </si>
   <si>
     <t>R1/2"-R3/8"</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>5013853</t>
   </si>
   <si>
     <t>Dowty washer</t>
-  </si>
-[...1 lines deleted...]
-    <t>0.005</t>
   </si>
   <si>
     <t>Tredo 1/2"</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>5044127</t>
   </si>
   <si>
     <t>Quick Coupling</t>
   </si>
   <si>
     <t>0.275</t>
   </si>
   <si>
     <t>1/2"</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>5044130</t>
   </si>
@@ -1035,356 +1026,347 @@
         <v>101</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>102</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>103</v>
       </c>
       <c r="H21" s="0" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
         <v>105</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>106</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E22" s="0" t="s">
-[...7 lines deleted...]
-      </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>91</v>
       </c>
       <c r="C23" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="D23" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>111</v>
       </c>
-      <c r="D23" s="0" t="s">
+      <c r="H23" s="0" t="s">
         <v>112</v>
-      </c>
-[...4 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>91</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="D24" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="G24" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="H24" s="0" t="s">
         <v>112</v>
-      </c>
-[...4 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C25" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="D25" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G25" s="0" t="s">
         <v>119</v>
-      </c>
-[...4 lines deleted...]
-        <v>121</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>50</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>46</v>
       </c>
       <c r="H27" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>91</v>
       </c>
       <c r="C28" s="0" t="s">
+        <v>127</v>
+      </c>
+      <c r="D28" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="G28" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="H28" s="0" t="s">
         <v>129</v>
-      </c>
-[...7 lines deleted...]
-        <v>131</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C29" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="D29" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>133</v>
       </c>
-      <c r="D29" s="0" t="s">
+      <c r="H29" s="0" t="s">
         <v>134</v>
-      </c>
-[...4 lines deleted...]
-        <v>136</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>60</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>140</v>
+        <v>103</v>
       </c>
       <c r="H30" s="0" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>60</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="H31" s="0" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>148</v>
+        <v>145</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>60</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="B33" s="0" t="s">
         <v>13</v>
       </c>
       <c r="C33" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="D33" s="0" t="s">
+        <v>149</v>
+      </c>
+      <c r="G33" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="H33" s="0" t="s">
         <v>151</v>
-      </c>
-[...7 lines deleted...]
-        <v>154</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>13</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="H34" s="0" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>46</v>
       </c>
       <c r="H35" s="0" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="B36" s="0" t="s">
         <v>13</v>
       </c>
       <c r="C36" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="D36" s="0" t="s">
+        <v>161</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>162</v>
+      </c>
+      <c r="H36" s="0" t="s">
         <v>163</v>
-      </c>
-[...7 lines deleted...]
-        <v>166</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>13</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>164</v>
+        <v>161</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>13</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>164</v>
+        <v>161</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>57</v>
       </c>
       <c r="H38" s="0" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>