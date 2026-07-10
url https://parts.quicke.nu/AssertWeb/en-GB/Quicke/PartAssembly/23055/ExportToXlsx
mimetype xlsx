--- v2 (2026-05-26)
+++ v3 (2026-07-10)
@@ -4,89 +4,92 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="169" uniqueCount="169">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="171" uniqueCount="171">
   <si>
     <t>Id</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Number</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Colour</t>
   </si>
   <si>
     <t>Market information</t>
   </si>
   <si>
     <t>Net Weight</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>Year From</t>
   </si>
   <si>
+    <t>Year To</t>
+  </si>
+  <si>
     <t/>
   </si>
   <si>
     <t>11250828</t>
   </si>
   <si>
     <t>Multibenne 150 Euro</t>
   </si>
   <si>
-    <t>01/04/2010</t>
+    <t>4/1/2010</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>1 PCS</t>
   </si>
   <si>
     <t>11260726</t>
   </si>
   <si>
     <t>Bucket</t>
   </si>
   <si>
     <t>180.0</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>830556</t>
   </si>
   <si>
     <t>Implement hook LH</t>
   </si>
@@ -330,50 +333,53 @@
     <t>D=30mm, L=151mm</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>5023005</t>
   </si>
   <si>
     <t>Greaser</t>
   </si>
   <si>
     <t>0.005</t>
   </si>
   <si>
     <t>M 10 x 1</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>12711010-1</t>
   </si>
   <si>
     <t>Cylinder</t>
+  </si>
+  <si>
+    <t>5/17/2026</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>1103431</t>
   </si>
   <si>
     <t>Hose</t>
   </si>
   <si>
     <t>0.800</t>
   </si>
   <si>
     <t>3/8"</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>1103430</t>
   </si>
   <si>
     <t>0.700</t>
   </si>
@@ -561,812 +567,819 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:I38"/>
+  <dimension ref="A1:J38"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="9.140625" customWidth="1"/>
     <col min="2" max="2" width="9.140625" customWidth="1"/>
     <col min="3" max="3" width="13.0101671218872" customWidth="1"/>
     <col min="4" max="4" width="23.6940364837646" customWidth="1"/>
     <col min="5" max="5" width="14.3872127532959" customWidth="1"/>
     <col min="6" max="6" width="152.243179321289" customWidth="1"/>
     <col min="7" max="7" width="11.4540843963623" customWidth="1"/>
     <col min="8" max="8" width="19.9884948730469" customWidth="1"/>
-    <col min="9" max="9" width="11.8295488357544" customWidth="1"/>
+    <col min="9" max="9" width="10.4166955947876" customWidth="1"/>
+    <col min="10" max="10" width="10.7358922958374" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="0" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="0" t="s">
         <v>8</v>
       </c>
+      <c r="J1" s="0" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="I2" s="0" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B3" s="0" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C3" s="0" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D3" s="0" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G3" s="0" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H3" s="0" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B4" s="0" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C4" s="0" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D4" s="0" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H4" s="0" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="B5" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="C5" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="D5" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="G5" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="H5" s="0" t="s">
         <v>23</v>
-      </c>
-[...13 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="H9" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="H10" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="H18" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="H19" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="H21" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
+      </c>
+      <c r="J22" s="0" t="s">
+        <v>109</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C24" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="D24" s="0" t="s">
+        <v>112</v>
+      </c>
+      <c r="G24" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="H24" s="0" t="s">
         <v>114</v>
-      </c>
-[...7 lines deleted...]
-        <v>112</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="H27" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="H30" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="H31" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="H33" s="0" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="B34" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="C34" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="D34" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="G34" s="0" t="s">
         <v>152</v>
       </c>
-      <c r="B34" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H34" s="0" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="H35" s="0" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="H38" s="0" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>