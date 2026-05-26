--- v0 (2025-10-29)
+++ v1 (2026-05-26)
@@ -15,57 +15,57 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="22" uniqueCount="22">
   <si>
     <t>Product No</t>
   </si>
   <si>
     <t>Product name</t>
   </si>
   <si>
     <t>Path</t>
   </si>
   <si>
-    <t>Manure &amp; Silage Implements</t>
+    <t>Buckets</t>
   </si>
   <si>
     <t xml:space="preserve">/ </t>
   </si>
   <si>
-    <t>Buckets</t>
+    <t>Manure &amp; Silage Implements</t>
   </si>
   <si>
     <t xml:space="preserve">170/ </t>
   </si>
   <si>
     <t xml:space="preserve">190/ </t>
   </si>
   <si>
     <t xml:space="preserve">210/ </t>
   </si>
   <si>
     <t xml:space="preserve">230/ </t>
   </si>
   <si>
     <t xml:space="preserve">250/ </t>
   </si>
   <si>
     <t xml:space="preserve">160MP/ </t>
   </si>
   <si>
     <t xml:space="preserve">185MP/ </t>
   </si>
   <si>
     <t xml:space="preserve">210MP/ </t>
   </si>
@@ -334,163 +334,163 @@
       <c r="B23" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="24">
       <c r="B24" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="25">
       <c r="B25" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="26">
       <c r="B26" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="27">
       <c r="B27" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="28">
       <c r="B28" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="29">
       <c r="B29" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="30">
       <c r="B30" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="31">
       <c r="B31" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="32">
       <c r="B32" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="33">
       <c r="B33" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="34">
       <c r="B34" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="35">
       <c r="B35" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="36">
       <c r="B36" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="37">
       <c r="B37" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="38">
       <c r="B38" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="39">
       <c r="B39" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="40">
       <c r="B40" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="41">
       <c r="B41" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="42">
       <c r="B42" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="43">
       <c r="B43" s="0" t="s">
         <v>5</v>
       </c>
@@ -646,579 +646,579 @@
       <c r="B62" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="63">
       <c r="B63" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="64">
       <c r="B64" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="65">
       <c r="B65" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="66">
       <c r="B66" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="67">
       <c r="B67" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="68">
       <c r="B68" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="69">
       <c r="B69" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="70">
       <c r="B70" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="71">
       <c r="B71" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="72">
       <c r="B72" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="73">
       <c r="B73" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="74">
       <c r="B74" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="75">
       <c r="B75" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="76">
       <c r="B76" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="77">
       <c r="B77" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="78">
       <c r="B78" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="79">
       <c r="B79" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="80">
       <c r="B80" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="81">
       <c r="B81" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="82">
       <c r="B82" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="83">
       <c r="B83" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="84">
       <c r="B84" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="85">
       <c r="B85" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="86">
       <c r="B86" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="87">
       <c r="B87" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="88">
       <c r="B88" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C88" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="89">
       <c r="B89" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="90">
       <c r="B90" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="91">
       <c r="B91" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C91" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="92">
       <c r="B92" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C92" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="93">
       <c r="B93" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C93" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="94">
       <c r="B94" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C94" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="95">
       <c r="B95" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C95" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="96">
       <c r="B96" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C96" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="97">
       <c r="B97" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C97" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="98">
       <c r="B98" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C98" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="99">
       <c r="B99" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C99" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="100">
       <c r="B100" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C100" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="101">
       <c r="B101" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C101" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="102">
       <c r="B102" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C102" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="103">
       <c r="B103" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C103" s="0" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="104">
       <c r="B104" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C104" s="0" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="105">
       <c r="B105" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C105" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="106">
       <c r="B106" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C106" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="107">
       <c r="B107" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C107" s="0" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="108">
       <c r="B108" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C108" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="109">
       <c r="B109" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C109" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="110">
       <c r="B110" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C110" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="111">
       <c r="B111" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C111" s="0" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="112">
       <c r="B112" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C112" s="0" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="113">
       <c r="B113" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C113" s="0" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="114">
       <c r="B114" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C114" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="115">
       <c r="B115" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C115" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="116">
       <c r="B116" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C116" s="0" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="117">
       <c r="B117" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C117" s="0" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="118">
       <c r="B118" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C118" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="119">
       <c r="B119" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C119" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="120">
       <c r="B120" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C120" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="121">
       <c r="B121" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C121" s="0" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="122">
       <c r="B122" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C122" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="123">
       <c r="B123" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C123" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="124">
       <c r="B124" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C124" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="125">
       <c r="B125" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C125" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="126">
       <c r="B126" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C126" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="127">
       <c r="B127" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C127" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="128">
       <c r="B128" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C128" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="129">
       <c r="B129" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C129" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="130">
       <c r="B130" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C130" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="131">
       <c r="B131" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C131" s="0" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="132">
       <c r="C132" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="133">
       <c r="C133" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="134">
       <c r="C134" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="135">
       <c r="C135" s="0" t="s">
         <v>4</v>
       </c>
     </row>
@@ -1709,163 +1709,163 @@
       <c r="B220" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C220" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="221">
       <c r="B221" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C221" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="222">
       <c r="B222" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C222" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="223">
       <c r="B223" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C223" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="224">
       <c r="B224" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C224" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="225">
       <c r="B225" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C225" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="226">
       <c r="B226" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C226" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="227">
       <c r="B227" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C227" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="228">
       <c r="B228" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C228" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="229">
       <c r="B229" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C229" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="230">
       <c r="B230" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C230" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="231">
       <c r="B231" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C231" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="232">
       <c r="B232" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C232" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="233">
       <c r="B233" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C233" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="234">
       <c r="B234" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C234" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="235">
       <c r="B235" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C235" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="236">
       <c r="B236" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C236" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="237">
       <c r="B237" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C237" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="238">
       <c r="B238" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C238" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="239">
       <c r="B239" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C239" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="240">
       <c r="B240" s="0" t="s">
         <v>5</v>
       </c>
@@ -2021,579 +2021,579 @@
       <c r="B259" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C259" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="260">
       <c r="B260" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C260" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="261">
       <c r="B261" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C261" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="262">
       <c r="B262" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C262" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="263">
       <c r="B263" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C263" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="264">
       <c r="B264" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C264" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="265">
       <c r="B265" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C265" s="0" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="266">
       <c r="B266" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C266" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="267">
       <c r="B267" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C267" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="268">
       <c r="B268" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C268" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="269">
       <c r="B269" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C269" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="270">
       <c r="B270" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C270" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="271">
       <c r="B271" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C271" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="272">
       <c r="B272" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C272" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="273">
       <c r="B273" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C273" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="274">
       <c r="B274" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C274" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="275">
       <c r="B275" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C275" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="276">
       <c r="B276" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C276" s="0" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="277">
       <c r="B277" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C277" s="0" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="278">
       <c r="B278" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C278" s="0" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="279">
       <c r="B279" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C279" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="280">
       <c r="B280" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C280" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="281">
       <c r="B281" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C281" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="282">
       <c r="B282" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C282" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="283">
       <c r="B283" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C283" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="284">
       <c r="B284" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C284" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="285">
       <c r="B285" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C285" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="286">
       <c r="B286" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C286" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="287">
       <c r="B287" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C287" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="288">
       <c r="B288" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C288" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="289">
       <c r="B289" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C289" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="290">
       <c r="B290" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C290" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="291">
       <c r="B291" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C291" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="292">
       <c r="B292" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C292" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="293">
       <c r="B293" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C293" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="294">
       <c r="B294" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C294" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="295">
       <c r="B295" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C295" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="296">
       <c r="B296" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C296" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="297">
       <c r="B297" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C297" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="298">
       <c r="B298" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C298" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="299">
       <c r="B299" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C299" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="300">
       <c r="B300" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C300" s="0" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="301">
       <c r="B301" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C301" s="0" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="302">
       <c r="B302" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C302" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="303">
       <c r="B303" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C303" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="304">
       <c r="B304" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C304" s="0" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="305">
       <c r="B305" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C305" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="306">
       <c r="B306" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C306" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="307">
       <c r="B307" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C307" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="308">
       <c r="B308" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C308" s="0" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="309">
       <c r="B309" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C309" s="0" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="310">
       <c r="B310" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C310" s="0" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="311">
       <c r="B311" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C311" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="312">
       <c r="B312" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C312" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="313">
       <c r="B313" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C313" s="0" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="314">
       <c r="B314" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C314" s="0" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="315">
       <c r="B315" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C315" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="316">
       <c r="B316" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C316" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="317">
       <c r="B317" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C317" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="318">
       <c r="B318" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C318" s="0" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="319">
       <c r="B319" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C319" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="320">
       <c r="B320" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C320" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="321">
       <c r="B321" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C321" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="322">
       <c r="B322" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C322" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="323">
       <c r="B323" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C323" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="324">
       <c r="B324" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C324" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="325">
       <c r="B325" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C325" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="326">
       <c r="B326" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C326" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="327">
       <c r="B327" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C327" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="328">
       <c r="B328" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C328" s="0" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="329">
       <c r="C329" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="330">
       <c r="C330" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="331">
       <c r="C331" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="332">
       <c r="C332" s="0" t="s">
         <v>4</v>
       </c>
     </row>
@@ -2892,91 +2892,91 @@
         <v>4</v>
       </c>
     </row>
     <row r="392">
       <c r="C392" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="393">
       <c r="C393" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="394">
       <c r="C394" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="395">
       <c r="C395" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="396">
       <c r="B396" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C396" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="397">
       <c r="B397" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C397" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="398">
       <c r="B398" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C398" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="399">
       <c r="B399" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C399" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="400">
       <c r="B400" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C400" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="401">
       <c r="B401" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C401" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="402">
       <c r="C402" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="403">
       <c r="C403" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="404">
       <c r="C404" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="405">
       <c r="C405" s="0" t="s">
         <v>4</v>
       </c>
     </row>