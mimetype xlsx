--- v1 (2026-05-26)
+++ v2 (2026-07-10)
@@ -15,57 +15,57 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="22" uniqueCount="22">
   <si>
     <t>Product No</t>
   </si>
   <si>
     <t>Product name</t>
   </si>
   <si>
     <t>Path</t>
   </si>
   <si>
-    <t>Buckets</t>
+    <t>Manure &amp; Silage Implements</t>
   </si>
   <si>
     <t xml:space="preserve">/ </t>
   </si>
   <si>
-    <t>Manure &amp; Silage Implements</t>
+    <t>Buckets</t>
   </si>
   <si>
     <t xml:space="preserve">170/ </t>
   </si>
   <si>
     <t xml:space="preserve">190/ </t>
   </si>
   <si>
     <t xml:space="preserve">210/ </t>
   </si>
   <si>
     <t xml:space="preserve">230/ </t>
   </si>
   <si>
     <t xml:space="preserve">250/ </t>
   </si>
   <si>
     <t xml:space="preserve">160MP/ </t>
   </si>
   <si>
     <t xml:space="preserve">185MP/ </t>
   </si>
   <si>
     <t xml:space="preserve">210MP/ </t>
   </si>
@@ -118,51 +118,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:C407"/>
+  <dimension ref="A1:C427"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="11.3395004272461" customWidth="1"/>
     <col min="2" max="2" width="26.8952083587646" customWidth="1"/>
     <col min="3" max="3" width="9.53992938995361" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="B2" s="0" t="s">
         <v>3</v>
       </c>
@@ -334,243 +334,243 @@
       <c r="B23" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="24">
       <c r="B24" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="25">
       <c r="B25" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="26">
       <c r="B26" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="27">
       <c r="B27" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="28">
       <c r="B28" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="29">
       <c r="B29" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="30">
       <c r="B30" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="31">
       <c r="B31" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="32">
       <c r="B32" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="33">
       <c r="B33" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="34">
       <c r="B34" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="35">
       <c r="B35" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="36">
       <c r="B36" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="37">
       <c r="B37" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="38">
       <c r="B38" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="39">
       <c r="B39" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="40">
       <c r="B40" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="41">
       <c r="B41" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="42">
       <c r="B42" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="43">
       <c r="B43" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="44">
       <c r="B44" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="45">
       <c r="B45" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="46">
       <c r="B46" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="47">
       <c r="B47" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="48">
       <c r="B48" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="49">
       <c r="B49" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="50">
       <c r="B50" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="51">
       <c r="B51" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="52">
       <c r="B52" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="53">
       <c r="B53" s="0" t="s">
         <v>5</v>
       </c>
@@ -649,629 +649,659 @@
       <c r="C62" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="63">
       <c r="B63" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="64">
       <c r="B64" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="65">
       <c r="B65" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C65" s="0" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="66">
       <c r="B66" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C66" s="0" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
     </row>
     <row r="67">
       <c r="B67" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C67" s="0" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
     </row>
     <row r="68">
       <c r="B68" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C68" s="0" t="s">
-        <v>9</v>
+        <v>4</v>
       </c>
     </row>
     <row r="69">
       <c r="B69" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C69" s="0" t="s">
-        <v>10</v>
+        <v>4</v>
       </c>
     </row>
     <row r="70">
       <c r="B70" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C70" s="0" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="71">
       <c r="B71" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C71" s="0" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="72">
       <c r="B72" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C72" s="0" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="73">
       <c r="B73" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C73" s="0" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
     </row>
     <row r="74">
       <c r="B74" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C74" s="0" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
     </row>
     <row r="75">
       <c r="B75" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C75" s="0" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
     </row>
     <row r="76">
       <c r="B76" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C76" s="0" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="77">
       <c r="B77" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="78">
       <c r="B78" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C78" s="0" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="79">
       <c r="B79" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C79" s="0" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
     <row r="80">
       <c r="B80" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C80" s="0" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="81">
       <c r="B81" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C81" s="0" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="82">
       <c r="B82" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C82" s="0" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
     </row>
     <row r="83">
       <c r="B83" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C83" s="0" t="s">
-        <v>10</v>
+        <v>7</v>
       </c>
     </row>
     <row r="84">
       <c r="B84" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C84" s="0" t="s">
-        <v>10</v>
+        <v>7</v>
       </c>
     </row>
     <row r="85">
       <c r="B85" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C85" s="0" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
     </row>
     <row r="86">
       <c r="B86" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C86" s="0" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
     </row>
     <row r="87">
       <c r="B87" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C87" s="0" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
     </row>
     <row r="88">
       <c r="B88" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C88" s="0" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
     </row>
     <row r="89">
       <c r="B89" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C89" s="0" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
     </row>
     <row r="90">
       <c r="B90" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C90" s="0" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
     </row>
     <row r="91">
       <c r="B91" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C91" s="0" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
     </row>
     <row r="92">
       <c r="B92" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C92" s="0" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="93">
       <c r="B93" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C93" s="0" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
     </row>
     <row r="94">
       <c r="B94" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C94" s="0" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
     </row>
     <row r="95">
       <c r="B95" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C95" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
     </row>
     <row r="96">
       <c r="B96" s="0" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C96" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
     </row>
     <row r="97">
       <c r="B97" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C97" s="0" t="s">
-        <v>6</v>
+        <v>12</v>
       </c>
     </row>
     <row r="98">
       <c r="B98" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C98" s="0" t="s">
-        <v>6</v>
+        <v>12</v>
       </c>
     </row>
     <row r="99">
       <c r="B99" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C99" s="0" t="s">
-        <v>6</v>
+        <v>13</v>
       </c>
     </row>
     <row r="100">
       <c r="B100" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C100" s="0" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
     </row>
     <row r="101">
       <c r="B101" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C101" s="0" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
     </row>
     <row r="102">
       <c r="B102" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C102" s="0" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
     </row>
     <row r="103">
       <c r="B103" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C103" s="0" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
     </row>
     <row r="104">
       <c r="B104" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C104" s="0" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
     </row>
     <row r="105">
       <c r="B105" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C105" s="0" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
     </row>
     <row r="106">
       <c r="B106" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C106" s="0" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="107">
       <c r="B107" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C107" s="0" t="s">
-        <v>18</v>
+        <v>6</v>
       </c>
     </row>
     <row r="108">
       <c r="B108" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C108" s="0" t="s">
-        <v>17</v>
+        <v>6</v>
       </c>
     </row>
     <row r="109">
       <c r="B109" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C109" s="0" t="s">
-        <v>19</v>
+        <v>6</v>
       </c>
     </row>
     <row r="110">
       <c r="B110" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C110" s="0" t="s">
-        <v>20</v>
+        <v>7</v>
       </c>
     </row>
     <row r="111">
       <c r="B111" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C111" s="0" t="s">
-        <v>21</v>
+        <v>7</v>
       </c>
     </row>
     <row r="112">
       <c r="B112" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C112" s="0" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
     </row>
     <row r="113">
       <c r="B113" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C113" s="0" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
     </row>
     <row r="114">
       <c r="B114" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C114" s="0" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
     </row>
     <row r="115">
       <c r="B115" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C115" s="0" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
     </row>
     <row r="116">
       <c r="B116" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C116" s="0" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="117">
       <c r="B117" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C117" s="0" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
     </row>
     <row r="118">
       <c r="B118" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C118" s="0" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
     </row>
     <row r="119">
       <c r="B119" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C119" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="120">
       <c r="B120" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C120" s="0" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
     </row>
     <row r="121">
       <c r="B121" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C121" s="0" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
     </row>
     <row r="122">
       <c r="B122" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C122" s="0" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
     </row>
     <row r="123">
       <c r="B123" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C123" s="0" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="124">
       <c r="B124" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C124" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
     </row>
     <row r="125">
       <c r="B125" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C125" s="0" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
     </row>
     <row r="126">
       <c r="B126" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C126" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="127">
       <c r="B127" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C127" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
     </row>
     <row r="128">
       <c r="B128" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C128" s="0" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
     </row>
     <row r="129">
       <c r="B129" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C129" s="0" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
     </row>
     <row r="130">
       <c r="B130" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C130" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="131">
       <c r="B131" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C131" s="0" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="B132" s="0" t="s">
+        <v>3</v>
+      </c>
+      <c r="C132" s="0" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="B133" s="0" t="s">
+        <v>3</v>
+      </c>
+      <c r="C133" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="B134" s="0" t="s">
+        <v>5</v>
+      </c>
+      <c r="C134" s="0" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="B135" s="0" t="s">
+        <v>5</v>
+      </c>
+      <c r="C135" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="B136" s="0" t="s">
+        <v>5</v>
+      </c>
+      <c r="C136" s="0" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="B137" s="0" t="s">
+        <v>5</v>
+      </c>
+      <c r="C137" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="B138" s="0" t="s">
+        <v>5</v>
+      </c>
+      <c r="C138" s="0" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="B139" s="0" t="s">
+        <v>5</v>
+      </c>
+      <c r="C139" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="B140" s="0" t="s">
+        <v>3</v>
+      </c>
+      <c r="C140" s="0" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="B141" s="0" t="s">
+        <v>3</v>
+      </c>
+      <c r="C141" s="0" t="s">
         <v>21</v>
-      </c>
-[...48 lines deleted...]
-        <v>4</v>
       </c>
     </row>
     <row r="142">
       <c r="C142" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="143">
       <c r="C143" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="144">
       <c r="C144" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="145">
       <c r="C145" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="146">
       <c r="C146" s="0" t="s">
         <v>4</v>
@@ -1516,125 +1546,95 @@
       <c r="C194" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="195">
       <c r="C195" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="196">
       <c r="C196" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="197">
       <c r="C197" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="198">
       <c r="C198" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="199">
-      <c r="B199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C199" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="200">
-      <c r="B200" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C200" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="201">
-      <c r="B201" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C201" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="202">
-      <c r="B202" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C202" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="203">
-      <c r="B203" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C203" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="204">
-      <c r="B204" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C204" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="205">
-      <c r="B205" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C205" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="206">
-      <c r="B206" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C206" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="207">
-      <c r="B207" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C207" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="208">
-      <c r="B208" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C208" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="209">
       <c r="B209" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C209" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="210">
       <c r="B210" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C210" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="211">
       <c r="B211" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C211" s="0" t="s">
@@ -1709,994 +1709,1054 @@
       <c r="B220" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C220" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="221">
       <c r="B221" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C221" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="222">
       <c r="B222" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C222" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="223">
       <c r="B223" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C223" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="224">
       <c r="B224" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C224" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="225">
       <c r="B225" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C225" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="226">
       <c r="B226" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C226" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="227">
       <c r="B227" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C227" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="228">
       <c r="B228" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C228" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="229">
       <c r="B229" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C229" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="230">
       <c r="B230" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C230" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="231">
       <c r="B231" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C231" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="232">
       <c r="B232" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C232" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="233">
       <c r="B233" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C233" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="234">
       <c r="B234" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C234" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="235">
       <c r="B235" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C235" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="236">
       <c r="B236" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C236" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="237">
       <c r="B237" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C237" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="238">
       <c r="B238" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C238" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="239">
       <c r="B239" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C239" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="240">
       <c r="B240" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C240" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="241">
       <c r="B241" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C241" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="242">
       <c r="B242" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C242" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="243">
       <c r="B243" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C243" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="244">
       <c r="B244" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C244" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="245">
       <c r="B245" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C245" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="246">
       <c r="B246" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C246" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="247">
       <c r="B247" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C247" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="248">
       <c r="B248" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C248" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="249">
       <c r="B249" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C249" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="250">
       <c r="B250" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C250" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="251">
       <c r="B251" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C251" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="252">
       <c r="B252" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C252" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="253">
       <c r="B253" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C253" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="254">
       <c r="B254" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C254" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="255">
       <c r="B255" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C255" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="256">
       <c r="B256" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C256" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="257">
       <c r="B257" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C257" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="258">
       <c r="B258" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C258" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="259">
       <c r="B259" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C259" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="260">
       <c r="B260" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C260" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="261">
       <c r="B261" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C261" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="262">
       <c r="B262" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C262" s="0" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="263">
       <c r="B263" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C263" s="0" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
     </row>
     <row r="264">
       <c r="B264" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C264" s="0" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
     </row>
     <row r="265">
       <c r="B265" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C265" s="0" t="s">
-        <v>9</v>
+        <v>4</v>
       </c>
     </row>
     <row r="266">
       <c r="B266" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C266" s="0" t="s">
-        <v>10</v>
+        <v>4</v>
       </c>
     </row>
     <row r="267">
       <c r="B267" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C267" s="0" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="268">
       <c r="B268" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C268" s="0" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="269">
       <c r="B269" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C269" s="0" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="270">
       <c r="B270" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C270" s="0" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
     </row>
     <row r="271">
       <c r="B271" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C271" s="0" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
     </row>
     <row r="272">
       <c r="B272" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C272" s="0" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
     </row>
     <row r="273">
       <c r="B273" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C273" s="0" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
     </row>
     <row r="274">
       <c r="B274" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C274" s="0" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
     </row>
     <row r="275">
       <c r="B275" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C275" s="0" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
     </row>
     <row r="276">
       <c r="B276" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C276" s="0" t="s">
-        <v>9</v>
+        <v>4</v>
       </c>
     </row>
     <row r="277">
       <c r="B277" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C277" s="0" t="s">
-        <v>9</v>
+        <v>4</v>
       </c>
     </row>
     <row r="278">
       <c r="B278" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C278" s="0" t="s">
-        <v>9</v>
+        <v>4</v>
       </c>
     </row>
     <row r="279">
       <c r="B279" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C279" s="0" t="s">
-        <v>10</v>
+        <v>4</v>
       </c>
     </row>
     <row r="280">
       <c r="B280" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C280" s="0" t="s">
-        <v>10</v>
+        <v>4</v>
       </c>
     </row>
     <row r="281">
       <c r="B281" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C281" s="0" t="s">
-        <v>10</v>
+        <v>4</v>
       </c>
     </row>
     <row r="282">
       <c r="B282" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C282" s="0" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
     </row>
     <row r="283">
       <c r="B283" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C283" s="0" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
     </row>
     <row r="284">
       <c r="B284" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C284" s="0" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
     </row>
     <row r="285">
       <c r="B285" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C285" s="0" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
     </row>
     <row r="286">
       <c r="B286" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C286" s="0" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
     </row>
     <row r="287">
       <c r="B287" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C287" s="0" t="s">
-        <v>13</v>
+        <v>6</v>
       </c>
     </row>
     <row r="288">
       <c r="B288" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C288" s="0" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
     </row>
     <row r="289">
       <c r="B289" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C289" s="0" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
     </row>
     <row r="290">
       <c r="B290" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C290" s="0" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
     </row>
     <row r="291">
       <c r="B291" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C291" s="0" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
     </row>
     <row r="292">
       <c r="B292" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C292" s="0" t="s">
-        <v>16</v>
+        <v>7</v>
       </c>
     </row>
     <row r="293">
       <c r="B293" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C293" s="0" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
     </row>
     <row r="294">
       <c r="B294" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C294" s="0" t="s">
-        <v>6</v>
+        <v>8</v>
       </c>
     </row>
     <row r="295">
       <c r="B295" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C295" s="0" t="s">
-        <v>6</v>
+        <v>8</v>
       </c>
     </row>
     <row r="296">
       <c r="B296" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C296" s="0" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="297">
       <c r="B297" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C297" s="0" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="298">
       <c r="B298" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C298" s="0" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="299">
       <c r="B299" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C299" s="0" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
     </row>
     <row r="300">
       <c r="B300" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C300" s="0" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
     <row r="301">
       <c r="B301" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C301" s="0" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
     <row r="302">
       <c r="B302" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C302" s="0" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="303">
       <c r="B303" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C303" s="0" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
     </row>
     <row r="304">
       <c r="B304" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C304" s="0" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
     </row>
     <row r="305">
       <c r="B305" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C305" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
     </row>
     <row r="306">
       <c r="B306" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C306" s="0" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
     </row>
     <row r="307">
       <c r="B307" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C307" s="0" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
     </row>
     <row r="308">
       <c r="B308" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C308" s="0" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
     </row>
     <row r="309">
       <c r="B309" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C309" s="0" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
     </row>
     <row r="310">
       <c r="B310" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C310" s="0" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="311">
       <c r="B311" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C311" s="0" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="312">
       <c r="B312" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C312" s="0" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="313">
       <c r="B313" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C313" s="0" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="314">
       <c r="B314" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C314" s="0" t="s">
-        <v>21</v>
+        <v>6</v>
       </c>
     </row>
     <row r="315">
       <c r="B315" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C315" s="0" t="s">
-        <v>20</v>
+        <v>6</v>
       </c>
     </row>
     <row r="316">
       <c r="B316" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C316" s="0" t="s">
-        <v>19</v>
+        <v>6</v>
       </c>
     </row>
     <row r="317">
       <c r="B317" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C317" s="0" t="s">
-        <v>17</v>
+        <v>7</v>
       </c>
     </row>
     <row r="318">
       <c r="B318" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C318" s="0" t="s">
-        <v>18</v>
+        <v>7</v>
       </c>
     </row>
     <row r="319">
       <c r="B319" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C319" s="0" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
     </row>
     <row r="320">
       <c r="B320" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C320" s="0" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
     </row>
     <row r="321">
       <c r="B321" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C321" s="0" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
     </row>
     <row r="322">
       <c r="B322" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C322" s="0" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="323">
       <c r="B323" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C323" s="0" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="324">
       <c r="B324" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C324" s="0" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="325">
       <c r="B325" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C325" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
     </row>
     <row r="326">
       <c r="B326" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C326" s="0" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
     </row>
     <row r="327">
       <c r="B327" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C327" s="0" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
     </row>
     <row r="328">
       <c r="B328" s="0" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="C328" s="0" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="329">
+      <c r="B329" s="0" t="s">
+        <v>3</v>
+      </c>
       <c r="C329" s="0" t="s">
-        <v>4</v>
+        <v>18</v>
       </c>
     </row>
     <row r="330">
+      <c r="B330" s="0" t="s">
+        <v>3</v>
+      </c>
       <c r="C330" s="0" t="s">
-        <v>4</v>
+        <v>21</v>
       </c>
     </row>
     <row r="331">
+      <c r="B331" s="0" t="s">
+        <v>3</v>
+      </c>
       <c r="C331" s="0" t="s">
-        <v>4</v>
+        <v>20</v>
       </c>
     </row>
     <row r="332">
+      <c r="B332" s="0" t="s">
+        <v>3</v>
+      </c>
       <c r="C332" s="0" t="s">
-        <v>4</v>
+        <v>19</v>
       </c>
     </row>
     <row r="333">
+      <c r="B333" s="0" t="s">
+        <v>3</v>
+      </c>
       <c r="C333" s="0" t="s">
-        <v>4</v>
+        <v>18</v>
       </c>
     </row>
     <row r="334">
+      <c r="B334" s="0" t="s">
+        <v>3</v>
+      </c>
       <c r="C334" s="0" t="s">
-        <v>4</v>
+        <v>21</v>
       </c>
     </row>
     <row r="335">
+      <c r="B335" s="0" t="s">
+        <v>3</v>
+      </c>
       <c r="C335" s="0" t="s">
-        <v>4</v>
+        <v>20</v>
       </c>
     </row>
     <row r="336">
+      <c r="B336" s="0" t="s">
+        <v>3</v>
+      </c>
       <c r="C336" s="0" t="s">
-        <v>4</v>
+        <v>19</v>
       </c>
     </row>
     <row r="337">
+      <c r="B337" s="0" t="s">
+        <v>3</v>
+      </c>
       <c r="C337" s="0" t="s">
-        <v>4</v>
+        <v>17</v>
       </c>
     </row>
     <row r="338">
+      <c r="B338" s="0" t="s">
+        <v>3</v>
+      </c>
       <c r="C338" s="0" t="s">
-        <v>4</v>
+        <v>18</v>
       </c>
     </row>
     <row r="339">
+      <c r="B339" s="0" t="s">
+        <v>3</v>
+      </c>
       <c r="C339" s="0" t="s">
-        <v>4</v>
+        <v>20</v>
       </c>
     </row>
     <row r="340">
+      <c r="B340" s="0" t="s">
+        <v>3</v>
+      </c>
       <c r="C340" s="0" t="s">
-        <v>4</v>
+        <v>19</v>
       </c>
     </row>
     <row r="341">
+      <c r="B341" s="0" t="s">
+        <v>5</v>
+      </c>
       <c r="C341" s="0" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
     </row>
     <row r="342">
+      <c r="B342" s="0" t="s">
+        <v>5</v>
+      </c>
       <c r="C342" s="0" t="s">
-        <v>4</v>
+        <v>14</v>
       </c>
     </row>
     <row r="343">
+      <c r="B343" s="0" t="s">
+        <v>5</v>
+      </c>
       <c r="C343" s="0" t="s">
-        <v>4</v>
+        <v>15</v>
       </c>
     </row>
     <row r="344">
+      <c r="B344" s="0" t="s">
+        <v>5</v>
+      </c>
       <c r="C344" s="0" t="s">
-        <v>4</v>
+        <v>16</v>
       </c>
     </row>
     <row r="345">
+      <c r="B345" s="0" t="s">
+        <v>5</v>
+      </c>
       <c r="C345" s="0" t="s">
-        <v>4</v>
+        <v>12</v>
       </c>
     </row>
     <row r="346">
+      <c r="B346" s="0" t="s">
+        <v>5</v>
+      </c>
       <c r="C346" s="0" t="s">
-        <v>4</v>
+        <v>13</v>
       </c>
     </row>
     <row r="347">
+      <c r="B347" s="0" t="s">
+        <v>3</v>
+      </c>
       <c r="C347" s="0" t="s">
-        <v>4</v>
+        <v>17</v>
       </c>
     </row>
     <row r="348">
+      <c r="B348" s="0" t="s">
+        <v>3</v>
+      </c>
       <c r="C348" s="0" t="s">
-        <v>4</v>
+        <v>21</v>
       </c>
     </row>
     <row r="349">
       <c r="C349" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="350">
       <c r="C350" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="351">
       <c r="C351" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="352">
       <c r="C352" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="353">
       <c r="C353" s="0" t="s">
         <v>4</v>
@@ -2891,106 +2951,206 @@
       <c r="C391" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="392">
       <c r="C392" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="393">
       <c r="C393" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="394">
       <c r="C394" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="395">
       <c r="C395" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="396">
-      <c r="B396" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C396" s="0" t="s">
-        <v>14</v>
+        <v>4</v>
       </c>
     </row>
     <row r="397">
-      <c r="B397" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C397" s="0" t="s">
-        <v>11</v>
+        <v>4</v>
       </c>
     </row>
     <row r="398">
-      <c r="B398" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C398" s="0" t="s">
-        <v>12</v>
+        <v>4</v>
       </c>
     </row>
     <row r="399">
-      <c r="B399" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C399" s="0" t="s">
-        <v>15</v>
+        <v>4</v>
       </c>
     </row>
     <row r="400">
-      <c r="B400" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C400" s="0" t="s">
-        <v>13</v>
+        <v>4</v>
       </c>
     </row>
     <row r="401">
-      <c r="B401" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C401" s="0" t="s">
-        <v>16</v>
+        <v>4</v>
       </c>
     </row>
     <row r="402">
       <c r="C402" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="403">
       <c r="C403" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="404">
       <c r="C404" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="405">
       <c r="C405" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="406">
       <c r="C406" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="407">
       <c r="C407" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="408">
+      <c r="C408" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="409">
+      <c r="C409" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="410">
+      <c r="C410" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="411">
+      <c r="C411" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="412">
+      <c r="C412" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="413">
+      <c r="C413" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="414">
+      <c r="C414" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="415">
+      <c r="C415" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="416">
+      <c r="B416" s="0" t="s">
+        <v>5</v>
+      </c>
+      <c r="C416" s="0" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="417">
+      <c r="B417" s="0" t="s">
+        <v>5</v>
+      </c>
+      <c r="C417" s="0" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="418">
+      <c r="B418" s="0" t="s">
+        <v>5</v>
+      </c>
+      <c r="C418" s="0" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="419">
+      <c r="B419" s="0" t="s">
+        <v>5</v>
+      </c>
+      <c r="C419" s="0" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="420">
+      <c r="B420" s="0" t="s">
+        <v>5</v>
+      </c>
+      <c r="C420" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="421">
+      <c r="B421" s="0" t="s">
+        <v>5</v>
+      </c>
+      <c r="C421" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="422">
+      <c r="C422" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="423">
+      <c r="C423" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="424">
+      <c r="C424" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="425">
+      <c r="C425" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="426">
+      <c r="C426" s="0" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="427">
+      <c r="C427" s="0" t="s">
         <v>4</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>