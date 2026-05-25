--- v0 (2025-12-07)
+++ v1 (2026-05-25)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="166" uniqueCount="166">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="165" uniqueCount="165">
   <si>
     <t>Id</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Number</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Colour</t>
   </si>
   <si>
     <t>Market information</t>
   </si>
   <si>
     <t>Net Weight</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
@@ -72,51 +72,51 @@
   <si>
     <t>1 PCS</t>
   </si>
   <si>
     <t>11261882-17</t>
   </si>
   <si>
     <t>Frame</t>
   </si>
   <si>
     <t>Black Texture</t>
   </si>
   <si>
     <t>147.000</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>5022119</t>
   </si>
   <si>
     <t>Plug</t>
   </si>
   <si>
-    <t>.04</t>
+    <t>0.040</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>11260256-22</t>
   </si>
   <si>
     <t>Side tine</t>
   </si>
   <si>
     <t>Quicke Orange</t>
   </si>
   <si>
     <t>1.5</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>5002127</t>
   </si>
   <si>
     <t>Screw</t>
   </si>
@@ -222,51 +222,51 @@
   <si>
     <t>0.900</t>
   </si>
   <si>
     <t>D=30mm, L=125mm</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>9020047</t>
   </si>
   <si>
     <t>D=30mm, L=151mm</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>5023005</t>
   </si>
   <si>
     <t>Greaser</t>
   </si>
   <si>
-    <t>.005</t>
+    <t>0.005</t>
   </si>
   <si>
     <t>M 10 x 1</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>5068109-17</t>
   </si>
   <si>
     <t>Tine with nut</t>
   </si>
   <si>
     <t>Quicke Q-tines help you in your daily work by providing the optimal interaction between the implement and the material.
  Length: 820 mm
  Thread: M20x1.5</t>
   </si>
   <si>
     <t>4.280</t>
   </si>
   <si>
     <t>L=820mm (replaces 5068101)</t>
   </si>
   <si>
@@ -322,51 +322,51 @@
   </si>
   <si>
     <t>T-Adapter</t>
   </si>
   <si>
     <t>.335</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>9 PCS</t>
   </si>
   <si>
     <t>5068112-17</t>
   </si>
   <si>
     <t>Quicke Q-tines help you in your daily work by providing the optimal interaction between the implement and the material.
  Length: 680 mm, bent
  Thread: M20x1.5</t>
   </si>
   <si>
     <t>3.900</t>
   </si>
   <si>
-    <t>L=680, Curved (5068102)</t>
+    <t>L=680, Curved</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>9010121</t>
   </si>
   <si>
     <t>Sleeve</t>
   </si>
   <si>
     <t>1.255</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>9010120</t>
   </si>
   <si>
     <t>0</t>
   </si>
@@ -410,53 +410,50 @@
     <t>32</t>
   </si>
   <si>
     <t>1120011</t>
   </si>
   <si>
     <t>Adaptor</t>
   </si>
   <si>
     <t>0.075</t>
   </si>
   <si>
     <t>R1/2"-R3/8"</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>5013853</t>
   </si>
   <si>
     <t>Dowty washer</t>
   </si>
   <si>
     <t>Original parts from Alo with the best fit and high quality, extends the life of your front loader. Make it easy with the right part for Quicke or Trima loader</t>
-  </si>
-[...1 lines deleted...]
-    <t>0.005</t>
   </si>
   <si>
     <t>Tredo 1/2"</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>5044127</t>
   </si>
   <si>
     <t>Quick Coupling</t>
   </si>
   <si>
     <t>0.275</t>
   </si>
   <si>
     <t>1/2"</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>5044130</t>
   </si>
@@ -1191,195 +1188,195 @@
       </c>
       <c r="G30" s="0" t="s">
         <v>128</v>
       </c>
       <c r="H30" s="0" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
         <v>130</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>19</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>131</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>133</v>
       </c>
       <c r="G31" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="H31" s="0" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>19</v>
       </c>
       <c r="C32" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="D32" s="0" t="s">
         <v>137</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>133</v>
       </c>
       <c r="G32" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="H32" s="0" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="B33" s="0" t="s">
         <v>19</v>
       </c>
       <c r="C33" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="D33" s="0" t="s">
         <v>142</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>133</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>13</v>
       </c>
       <c r="C34" s="0" t="s">
+        <v>144</v>
+      </c>
+      <c r="D34" s="0" t="s">
         <v>145</v>
       </c>
-      <c r="D34" s="0" t="s">
+      <c r="G34" s="0" t="s">
         <v>146</v>
       </c>
-      <c r="G34" s="0" t="s">
+      <c r="H34" s="0" t="s">
         <v>147</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>13</v>
       </c>
       <c r="C35" s="0" t="s">
+        <v>149</v>
+      </c>
+      <c r="D35" s="0" t="s">
+        <v>145</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>146</v>
+      </c>
+      <c r="H35" s="0" t="s">
         <v>150</v>
-      </c>
-[...7 lines deleted...]
-        <v>151</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="B36" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C36" s="0" t="s">
+        <v>152</v>
+      </c>
+      <c r="D36" s="0" t="s">
         <v>153</v>
       </c>
-      <c r="D36" s="0" t="s">
+      <c r="G36" s="0" t="s">
         <v>154</v>
       </c>
-      <c r="G36" s="0" t="s">
+      <c r="H36" s="0" t="s">
         <v>155</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>13</v>
       </c>
       <c r="C37" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="D37" s="0" t="s">
         <v>158</v>
       </c>
-      <c r="D37" s="0" t="s">
+      <c r="G37" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="H37" s="0" t="s">
         <v>159</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>13</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>13</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>55</v>
       </c>
       <c r="H39" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>