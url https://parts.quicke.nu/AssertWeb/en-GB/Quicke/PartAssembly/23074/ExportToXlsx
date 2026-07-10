--- v1 (2026-05-25)
+++ v2 (2026-07-10)
@@ -42,51 +42,51 @@
   <si>
     <t>Colour</t>
   </si>
   <si>
     <t>Market information</t>
   </si>
   <si>
     <t>Net Weight</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>Year From</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>11250908</t>
   </si>
   <si>
     <t>Silograb 170 Euro</t>
   </si>
   <si>
-    <t>01/01/2010</t>
+    <t>1/1/2010</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>1 PCS</t>
   </si>
   <si>
     <t>11261882-17</t>
   </si>
   <si>
     <t>Frame</t>
   </si>
   <si>
     <t>Black Texture</t>
   </si>
   <si>
     <t>147.000</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>5022119</t>
   </si>
@@ -565,51 +565,51 @@
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:I39"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="9.140625" customWidth="1"/>
     <col min="2" max="2" width="9.140625" customWidth="1"/>
     <col min="3" max="3" width="13.0101671218872" customWidth="1"/>
     <col min="4" max="4" width="23.6940364837646" customWidth="1"/>
     <col min="5" max="5" width="14.3872127532959" customWidth="1"/>
     <col min="6" max="6" width="143.170669555664" customWidth="1"/>
     <col min="7" max="7" width="11.4540843963623" customWidth="1"/>
     <col min="8" max="8" width="27.3842334747314" customWidth="1"/>
-    <col min="9" max="9" width="11.8295488357544" customWidth="1"/>
+    <col min="9" max="9" width="10.4166955947876" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="0" t="s">