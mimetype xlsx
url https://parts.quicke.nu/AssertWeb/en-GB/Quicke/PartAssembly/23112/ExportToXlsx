--- v0 (2025-10-17)
+++ v1 (2026-10-08)
@@ -126,51 +126,51 @@
   <si>
     <t>1.700</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>5013853</t>
   </si>
   <si>
     <t>Dowty washer</t>
   </si>
   <si>
     <t>Tredo 1/2"</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>9031324</t>
   </si>
   <si>
     <t>Coupling</t>
   </si>
   <si>
-    <t>.087</t>
+    <t>0.087</t>
   </si>
   <si>
     <t>3/8"</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>10550264</t>
   </si>
   <si>
     <t>Valve cpl.</t>
   </si>
   <si>
     <t>0.374</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>60062558</t>
   </si>
   <si>
     <t>Coil</t>
   </si>