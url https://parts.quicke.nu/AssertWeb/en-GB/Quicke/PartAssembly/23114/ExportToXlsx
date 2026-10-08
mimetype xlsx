--- v0 (2025-10-17)
+++ v1 (2026-10-08)
@@ -132,51 +132,51 @@
   <si>
     <t>1.700</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>11120516</t>
   </si>
   <si>
     <t>T-Adapter</t>
   </si>
   <si>
     <t>0.225</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>9031324</t>
   </si>
   <si>
     <t>Coupling</t>
   </si>
   <si>
-    <t>.087</t>
+    <t>0.087</t>
   </si>
   <si>
     <t>3/8"</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>10550264</t>
   </si>
   <si>
     <t>Valve cpl.</t>
   </si>
   <si>
     <t>0.374</t>
   </si>
   <si>
     <t>60062558</t>
   </si>
   <si>
     <t>Coil</t>
   </si>
   <si>
     <t>0.100</t>
   </si>