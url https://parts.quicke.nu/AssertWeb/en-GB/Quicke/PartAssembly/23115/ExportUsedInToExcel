--- v0 (2026-03-15)
+++ v1 (2026-07-10)
@@ -690,240 +690,240 @@
   <si>
     <t>3814Q8</t>
   </si>
   <si>
     <t>Q38 DM</t>
   </si>
   <si>
     <t>3816Q8</t>
   </si>
   <si>
     <t>Q38 DM ext.</t>
   </si>
   <si>
     <t>3914Q8</t>
   </si>
   <si>
     <t>Q39 DM</t>
   </si>
   <si>
     <t>3916Q8</t>
   </si>
   <si>
     <t>Q39 DM ext.</t>
   </si>
   <si>
+    <t>4154Q8</t>
+  </si>
+  <si>
+    <t>Q41 DM</t>
+  </si>
+  <si>
+    <t>4916Q8</t>
+  </si>
+  <si>
+    <t>Q49 DM ext.</t>
+  </si>
+  <si>
+    <t>2114T8</t>
+  </si>
+  <si>
+    <t>+1.1 DM</t>
+  </si>
+  <si>
+    <t>2614T8</t>
+  </si>
+  <si>
+    <t>+1.1P DM</t>
+  </si>
+  <si>
+    <t>3114T8</t>
+  </si>
+  <si>
+    <t>+2.1 DM</t>
+  </si>
+  <si>
+    <t>3116T8</t>
+  </si>
+  <si>
+    <t>+2.1 DM ext.</t>
+  </si>
+  <si>
+    <t>3314T8</t>
+  </si>
+  <si>
+    <t>+2.3 DM</t>
+  </si>
+  <si>
+    <t>3316T8</t>
+  </si>
+  <si>
+    <t>+2.3 DM ext.</t>
+  </si>
+  <si>
+    <t>3614T8</t>
+  </si>
+  <si>
+    <t>+2.1P DM</t>
+  </si>
+  <si>
+    <t>3616T8</t>
+  </si>
+  <si>
+    <t>+2.1P DM ext.</t>
+  </si>
+  <si>
+    <t>3618T8</t>
+  </si>
+  <si>
+    <t>+2.3P Special B</t>
+  </si>
+  <si>
+    <t>3814T8</t>
+  </si>
+  <si>
+    <t>+2.3P DM</t>
+  </si>
+  <si>
+    <t>3816T8</t>
+  </si>
+  <si>
+    <t>+2.3P DM ext.</t>
+  </si>
+  <si>
+    <t>3914T8</t>
+  </si>
+  <si>
+    <t>+2.4P DM</t>
+  </si>
+  <si>
+    <t>3916T8</t>
+  </si>
+  <si>
+    <t>+2.4P DM ext.</t>
+  </si>
+  <si>
+    <t>4114T8</t>
+  </si>
+  <si>
+    <t>+3.1 DM</t>
+  </si>
+  <si>
+    <t>4154T8</t>
+  </si>
+  <si>
+    <t>4912T8</t>
+  </si>
+  <si>
+    <t>+3.4P UM</t>
+  </si>
+  <si>
+    <t>4914T8</t>
+  </si>
+  <si>
+    <t>+3.4P DM</t>
+  </si>
+  <si>
+    <t>4916T8</t>
+  </si>
+  <si>
+    <t>+3.4P DM ext.</t>
+  </si>
+  <si>
+    <t>4614Q8</t>
+  </si>
+  <si>
+    <t>Q46 DM</t>
+  </si>
+  <si>
+    <t>4616Q8</t>
+  </si>
+  <si>
+    <t>Q46 DM ext.</t>
+  </si>
+  <si>
+    <t>4654Q8</t>
+  </si>
+  <si>
+    <t>4614T8</t>
+  </si>
+  <si>
+    <t>+3.1P DM</t>
+  </si>
+  <si>
+    <t>4616T8</t>
+  </si>
+  <si>
+    <t>+3.1P DM ext.</t>
+  </si>
+  <si>
+    <t>4618T8</t>
+  </si>
+  <si>
+    <t>+3.1P Special B</t>
+  </si>
+  <si>
+    <t>4654T8</t>
+  </si>
+  <si>
+    <t>4814T8</t>
+  </si>
+  <si>
+    <t>+3.3P DM</t>
+  </si>
+  <si>
+    <t>4816T8</t>
+  </si>
+  <si>
+    <t>+3.3P DM ext.</t>
+  </si>
+  <si>
+    <t>4816Q8</t>
+  </si>
+  <si>
+    <t>Q48 DM ext.</t>
+  </si>
+  <si>
+    <t>4814Q8</t>
+  </si>
+  <si>
+    <t>Q48 DM</t>
+  </si>
+  <si>
+    <t>4912Q8</t>
+  </si>
+  <si>
+    <t>Q49 UM</t>
+  </si>
+  <si>
+    <t>4914Q8</t>
+  </si>
+  <si>
+    <t>Q49 DM</t>
+  </si>
+  <si>
     <t>4114Q8</t>
-  </si>
-[...187 lines deleted...]
-    <t>Q49 DM</t>
   </si>
   <si>
     <t>5011Q8</t>
   </si>
   <si>
     <t>Q50 US</t>
   </si>
   <si>
     <t>5511Q8</t>
   </si>
   <si>
     <t>Q55 US</t>
   </si>
   <si>
     <t>5611Q8</t>
   </si>
   <si>
     <t>Q56 US</t>
   </si>
   <si>
     <t>5111Q8</t>
   </si>
   <si>
     <t>Q51 US</t>
   </si>
@@ -3310,414 +3310,414 @@
         <v>226</v>
       </c>
       <c r="B174" s="0" t="s">
         <v>227</v>
       </c>
       <c r="C174" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="0" t="s">
         <v>228</v>
       </c>
       <c r="B175" s="0" t="s">
         <v>229</v>
       </c>
       <c r="C175" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="0" t="s">
         <v>230</v>
       </c>
       <c r="B176" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="C176" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B177" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="C177" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B178" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="C178" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B179" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="C179" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B180" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="C180" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B181" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="C181" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B182" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="C182" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="0" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B183" s="0" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="C183" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="0" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B184" s="0" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="C184" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B185" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="C185" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B186" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="C186" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B187" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="C187" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="B188" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="C188" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="B189" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C189" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B190" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="C190" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="B191" s="0" t="s">
         <v>259</v>
-      </c>
-[...1 lines deleted...]
-        <v>260</v>
       </c>
       <c r="C191" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="0" t="s">
         <v>261</v>
       </c>
       <c r="B192" s="0" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="C192" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="B193" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="C193" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="B194" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="C194" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="0" t="s">
-        <v>266</v>
+        <v>34</v>
       </c>
       <c r="B195" s="0" t="s">
-        <v>267</v>
+        <v>35</v>
       </c>
       <c r="C195" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="0" t="s">
-        <v>34</v>
+        <v>267</v>
       </c>
       <c r="B196" s="0" t="s">
-        <v>35</v>
+        <v>268</v>
       </c>
       <c r="C196" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="B197" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="C197" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="B198" s="0" t="s">
-        <v>271</v>
+        <v>268</v>
       </c>
       <c r="C198" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="0" t="s">
         <v>272</v>
       </c>
       <c r="B199" s="0" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
       <c r="C199" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="B200" s="0" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="C200" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="0" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="B201" s="0" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="C201" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="0" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="B202" s="0" t="s">
-        <v>278</v>
+        <v>273</v>
       </c>
       <c r="C202" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="0" t="s">
         <v>279</v>
       </c>
       <c r="B203" s="0" t="s">
-        <v>274</v>
+        <v>280</v>
       </c>
       <c r="C203" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="B204" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="C204" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="B205" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="C205" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="B206" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="C206" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="B207" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="C207" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="B208" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="C208" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="B209" s="0" t="s">
-        <v>291</v>
+        <v>229</v>
       </c>
       <c r="C209" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="0" t="s">
         <v>292</v>
       </c>
       <c r="B210" s="0" t="s">
         <v>293</v>
       </c>
       <c r="C210" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="0" t="s">
         <v>294</v>
       </c>
       <c r="B211" s="0" t="s">
         <v>295</v>
       </c>
       <c r="C211" s="0" t="s">
         <v>5</v>
@@ -7050,414 +7050,414 @@
         <v>226</v>
       </c>
       <c r="B514" s="0" t="s">
         <v>227</v>
       </c>
       <c r="C514" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="515">
       <c r="A515" s="0" t="s">
         <v>228</v>
       </c>
       <c r="B515" s="0" t="s">
         <v>229</v>
       </c>
       <c r="C515" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="516">
       <c r="A516" s="0" t="s">
         <v>230</v>
       </c>
       <c r="B516" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="C516" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="517">
       <c r="A517" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B517" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="C517" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="518">
       <c r="A518" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B518" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="C518" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="519">
       <c r="A519" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B519" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="C519" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="520">
       <c r="A520" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B520" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="C520" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="521">
       <c r="A521" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B521" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="C521" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="522">
       <c r="A522" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B522" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="C522" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="523">
       <c r="A523" s="0" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B523" s="0" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="C523" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="524">
       <c r="A524" s="0" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B524" s="0" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="C524" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="525">
       <c r="A525" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B525" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="C525" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="526">
       <c r="A526" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B526" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="C526" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="527">
       <c r="A527" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B527" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="C527" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="528">
       <c r="A528" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="B528" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="C528" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="529">
       <c r="A529" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="B529" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C529" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="530">
       <c r="A530" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B530" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="C530" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="531">
       <c r="A531" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="B531" s="0" t="s">
         <v>259</v>
-      </c>
-[...1 lines deleted...]
-        <v>260</v>
       </c>
       <c r="C531" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="532">
       <c r="A532" s="0" t="s">
         <v>261</v>
       </c>
       <c r="B532" s="0" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="C532" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="533">
       <c r="A533" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="B533" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="C533" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="534">
       <c r="A534" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="B534" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="C534" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="535">
       <c r="A535" s="0" t="s">
-        <v>266</v>
+        <v>34</v>
       </c>
       <c r="B535" s="0" t="s">
-        <v>267</v>
+        <v>35</v>
       </c>
       <c r="C535" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="536">
       <c r="A536" s="0" t="s">
-        <v>34</v>
+        <v>267</v>
       </c>
       <c r="B536" s="0" t="s">
-        <v>35</v>
+        <v>268</v>
       </c>
       <c r="C536" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="537">
       <c r="A537" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="B537" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="C537" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="538">
       <c r="A538" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="B538" s="0" t="s">
-        <v>271</v>
+        <v>268</v>
       </c>
       <c r="C538" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="539">
       <c r="A539" s="0" t="s">
         <v>272</v>
       </c>
       <c r="B539" s="0" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
       <c r="C539" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="540">
       <c r="A540" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="B540" s="0" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="C540" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="541">
       <c r="A541" s="0" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="B541" s="0" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="C541" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="542">
       <c r="A542" s="0" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="B542" s="0" t="s">
-        <v>278</v>
+        <v>273</v>
       </c>
       <c r="C542" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="543">
       <c r="A543" s="0" t="s">
         <v>279</v>
       </c>
       <c r="B543" s="0" t="s">
-        <v>274</v>
+        <v>280</v>
       </c>
       <c r="C543" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="544">
       <c r="A544" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="B544" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="C544" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="545">
       <c r="A545" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="B545" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="C545" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="546">
       <c r="A546" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="B546" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="C546" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="547">
       <c r="A547" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="B547" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="C547" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="548">
       <c r="A548" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="B548" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="C548" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="549">
       <c r="A549" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="B549" s="0" t="s">
-        <v>291</v>
+        <v>229</v>
       </c>
       <c r="C549" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="550">
       <c r="A550" s="0" t="s">
         <v>292</v>
       </c>
       <c r="B550" s="0" t="s">
         <v>293</v>
       </c>
       <c r="C550" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="551">
       <c r="A551" s="0" t="s">
         <v>294</v>
       </c>
       <c r="B551" s="0" t="s">
         <v>295</v>
       </c>
       <c r="C551" s="0" t="s">
         <v>5</v>