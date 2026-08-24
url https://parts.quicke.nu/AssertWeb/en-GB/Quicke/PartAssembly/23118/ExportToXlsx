--- v0 (2025-11-08)
+++ v1 (2026-08-24)
@@ -66,102 +66,102 @@
   <si>
     <t>Bracket Extension</t>
   </si>
   <si>
     <t>2.200</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>10550260</t>
   </si>
   <si>
     <t>Diverter valve</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>5219183</t>
   </si>
   <si>
     <t>Hose guide</t>
   </si>
   <si>
-    <t>.7</t>
+    <t>0.700</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>5011554</t>
   </si>
   <si>
     <t>Nut</t>
   </si>
   <si>
     <t>0.013</t>
   </si>
   <si>
     <t>Loc-King M10</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>5006002</t>
   </si>
   <si>
     <t>Screw</t>
   </si>
   <si>
     <t>0.031</t>
   </si>
   <si>
     <t>MVBF 10x30</t>
   </si>
   <si>
     <t>5006003</t>
   </si>
   <si>
     <t>0.030</t>
   </si>
   <si>
     <t>MVBF 10x40</t>
   </si>
   <si>
     <t>9031523</t>
   </si>
   <si>
     <t>Hose kit</t>
   </si>
   <si>
-    <t>0</t>
+    <t>0.000</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>5220303</t>
   </si>
   <si>
     <t>Bracket</t>
   </si>
   <si>
     <t>0.800</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>2 PCS</t>
   </si>
   <si>
     <t>9032615</t>
   </si>
   <si>
     <t>Hose</t>
   </si>