--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -102,51 +102,51 @@
   <si>
     <t>5044127</t>
   </si>
   <si>
     <t>Quick Coupling</t>
   </si>
   <si>
     <t>0.275</t>
   </si>
   <si>
     <t>5044130</t>
   </si>
   <si>
     <t>Dust Cover</t>
   </si>
   <si>
     <t>0.010</t>
   </si>
   <si>
     <t>5215165</t>
   </si>
   <si>
     <t>Holder plate</t>
   </si>
   <si>
-    <t>.018</t>
+    <t>0.018</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>5013908</t>
   </si>
   <si>
     <t>Washer</t>
   </si>
   <si>
     <t>.021</t>
   </si>
   <si>
     <t>SRKB 9x35x3</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>5011921</t>
   </si>
   <si>
     <t>Nut</t>
   </si>