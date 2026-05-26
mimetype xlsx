--- v0 (2026-03-07)
+++ v1 (2026-05-26)
@@ -144,51 +144,51 @@
   <si>
     <t>0.010</t>
   </si>
   <si>
     <t>3/8"</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>5034082</t>
   </si>
   <si>
     <t>0.280</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>9031770</t>
   </si>
   <si>
     <t>Hose</t>
   </si>
   <si>
-    <t>.283</t>
+    <t>0.283</t>
   </si>
   <si>
     <t>1/4" L=500mm</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>5006017</t>
   </si>
   <si>
     <t>Screw</t>
   </si>
   <si>
     <t>0.023</t>
   </si>
   <si>
     <t>M6SF M8x30</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>5011553</t>
   </si>