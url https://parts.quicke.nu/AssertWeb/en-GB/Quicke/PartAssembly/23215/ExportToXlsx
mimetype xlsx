--- v0 (2026-01-06)
+++ v1 (2026-08-24)
@@ -87,51 +87,51 @@
   <si>
     <t>3</t>
   </si>
   <si>
     <t>2 PCS</t>
   </si>
   <si>
     <t>5219082</t>
   </si>
   <si>
     <t>Sleeve</t>
   </si>
   <si>
     <t>.2</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>5013856</t>
   </si>
   <si>
     <t>Dowty washer</t>
   </si>
   <si>
-    <t>.003</t>
+    <t>0.003</t>
   </si>
   <si>
     <t>Tredo 1/4"</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>5011554</t>
   </si>
   <si>
     <t>Nut</t>
   </si>
   <si>
     <t>0.013</t>
   </si>
   <si>
     <t>Loc-King M10</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>5219083</t>
   </si>