--- v0 (2025-10-14)
+++ v1 (2026-05-26)
@@ -45,51 +45,51 @@
   <si>
     <t>Net Weight</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>1 PCS</t>
   </si>
   <si>
     <t>5220088</t>
   </si>
   <si>
     <t>Implement lock</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>60001402</t>
   </si>
   <si>
     <t>Hose</t>
   </si>
   <si>
-    <t>0</t>
+    <t>0.000</t>
   </si>
   <si>
     <t>1/4" L=1550mm (9031485)</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>60000143</t>
   </si>
   <si>
     <t>0.200</t>
   </si>
   <si>
     <t>1/4" L=550mm (9031170)</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>2 PCS</t>
   </si>
   <si>
     <t>5219082</t>
   </si>