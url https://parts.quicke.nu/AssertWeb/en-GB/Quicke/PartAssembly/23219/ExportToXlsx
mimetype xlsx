--- v0 (2026-03-07)
+++ v1 (2026-05-26)
@@ -51,51 +51,51 @@
   <si>
     <t>1</t>
   </si>
   <si>
     <t>1 PCS</t>
   </si>
   <si>
     <t>10550413</t>
   </si>
   <si>
     <t>T-Adapter</t>
   </si>
   <si>
     <t>.6</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>9031812</t>
   </si>
   <si>
     <t>Hose</t>
   </si>
   <si>
-    <t>.462</t>
+    <t>0.462</t>
   </si>
   <si>
     <t>3/8" L=860mm</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>1120011</t>
   </si>
   <si>
     <t>Adaptor</t>
   </si>
   <si>
     <t>0.075</t>
   </si>
   <si>
     <t>R1/2"-R3/8"</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>5013853</t>
   </si>