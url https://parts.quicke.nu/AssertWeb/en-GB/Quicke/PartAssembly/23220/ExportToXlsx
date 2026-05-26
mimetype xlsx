--- v0 (2025-10-26)
+++ v1 (2026-05-26)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="73" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="72" uniqueCount="72">
   <si>
     <t>Id</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Number</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Net Weight</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>5034110</t>
   </si>
   <si>
@@ -129,114 +129,111 @@
   <si>
     <t>5034111</t>
   </si>
   <si>
     <t>Dust Cover</t>
   </si>
   <si>
     <t>0.010</t>
   </si>
   <si>
     <t>ISO 3/8"</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>1 PCS</t>
   </si>
   <si>
     <t>5221576</t>
   </si>
   <si>
     <t>Hose clamp</t>
   </si>
   <si>
-    <t>.21</t>
+    <t>0.210</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>5221582</t>
   </si>
   <si>
     <t>Washer</t>
   </si>
   <si>
     <t>0.044</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>2 PCS</t>
   </si>
   <si>
     <t>9031700</t>
   </si>
   <si>
     <t>Hose</t>
   </si>
   <si>
-    <t>2.0</t>
+    <t>2.000</t>
   </si>
   <si>
     <t>3/8" L=3040mm</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>9031712</t>
   </si>
   <si>
     <t>2.300</t>
   </si>
   <si>
     <t>3/8" L=3860mm</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>9031716</t>
   </si>
   <si>
     <t>2.600</t>
   </si>
   <si>
     <t>3/8" L=4280mm</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>9031724</t>
-  </si>
-[...1 lines deleted...]
-    <t>.7</t>
   </si>
   <si>
     <t>3/8" L=850mm</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>10550409</t>
   </si>
   <si>
     <t>Valve block</t>
   </si>
   <si>
     <t>0.860</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>20701650</t>
   </si>
   <si>
     <t>Screw</t>
   </si>
@@ -547,72 +544,72 @@
       </c>
       <c r="D13" s="0" t="s">
         <v>49</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>58</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>60</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>47</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>61</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>49</v>
       </c>
       <c r="E14" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="F14" s="0" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>38</v>
       </c>
       <c r="C15" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="D15" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="D15" s="0" t="s">
+      <c r="E15" s="0" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C16" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="D16" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="D16" s="0" t="s">
+      <c r="E16" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>