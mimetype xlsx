--- v0 (2025-11-03)
+++ v1 (2026-08-24)
@@ -42,51 +42,51 @@
   <si>
     <t>Market information</t>
   </si>
   <si>
     <t>Net Weight</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>Year To</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>1 PCS</t>
   </si>
   <si>
     <t>5221390</t>
   </si>
   <si>
     <t>SoftDrive kit</t>
   </si>
   <si>
-    <t>31/12/2011</t>
+    <t>12/31/2011</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>5006002</t>
   </si>
   <si>
     <t>Screw</t>
   </si>
   <si>
     <t>0.031</t>
   </si>
   <si>
     <t>MVBF 10x30</t>
   </si>
   <si>
     <t>5011554</t>
   </si>
   <si>
     <t>Nut</t>
   </si>