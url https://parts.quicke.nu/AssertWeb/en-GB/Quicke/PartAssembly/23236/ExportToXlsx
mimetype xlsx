--- v0 (2025-10-30)
+++ v1 (2026-08-24)
@@ -159,81 +159,81 @@
   <si>
     <t>13</t>
   </si>
   <si>
     <t>5006007</t>
   </si>
   <si>
     <t>Screw</t>
   </si>
   <si>
     <t>0.050</t>
   </si>
   <si>
     <t>M6SF-TT M8x16</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>5215067</t>
   </si>
   <si>
     <t>Hose guide</t>
   </si>
   <si>
-    <t>.06</t>
+    <t>0.060</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>10550265</t>
   </si>
   <si>
     <t>Servo block cpl.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>9031325</t>
   </si>
   <si>
     <t>.9</t>
   </si>
   <si>
     <t>1/2"</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>5219183</t>
   </si>
   <si>
-    <t>.7</t>
+    <t>0.700</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>5011554</t>
   </si>
   <si>
     <t>Nut</t>
   </si>
   <si>
     <t>0.013</t>
   </si>
   <si>
     <t>Loc-King M10</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>5006002</t>
   </si>