--- v1 (2026-05-26)
+++ v2 (2026-08-25)
@@ -87,51 +87,51 @@
   <si>
     <t>4</t>
   </si>
   <si>
     <t>5011553</t>
   </si>
   <si>
     <t>Nut</t>
   </si>
   <si>
     <t>0.010</t>
   </si>
   <si>
     <t>M6M M8 Loc-king</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>5013856</t>
   </si>
   <si>
     <t>Dowty washer</t>
   </si>
   <si>
-    <t>.003</t>
+    <t>0.003</t>
   </si>
   <si>
     <t>Tredo 1/4"</t>
   </si>
   <si>
     <t>5219048</t>
   </si>
   <si>
     <t>Protection plate</t>
   </si>
   <si>
     <t>1.6</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>60000143</t>
   </si>
   <si>
     <t>Hose</t>
   </si>
   <si>
     <t>0.200</t>
   </si>
@@ -141,51 +141,51 @@
   <si>
     <t>6</t>
   </si>
   <si>
     <t>1120166</t>
   </si>
   <si>
     <t>Banjo fitting</t>
   </si>
   <si>
     <t>0.036</t>
   </si>
   <si>
     <t>R1/4"</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>12713210</t>
   </si>
   <si>
     <t>Cylinder</t>
   </si>
   <si>
-    <t>1.8</t>
+    <t>1.800</t>
   </si>
   <si>
     <t>Ø25/16 L=370-590 Lock cyl.</t>
   </si>
   <si>
     <t>60005579</t>
   </si>
   <si>
     <t>Seal kit</t>
   </si>
   <si>
     <t>0.180</t>
   </si>
   <si>
     <t>Implement lock. cyl.</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>5219049</t>
   </si>
   <si>
     <t>Indicator</t>
   </si>
@@ -291,51 +291,51 @@
   <si>
     <t>8.000</t>
   </si>
   <si>
     <t>D=35mm</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>5002972</t>
   </si>
   <si>
     <t>0.029</t>
   </si>
   <si>
     <t>M6S 10x40 Driloc</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>5219100</t>
   </si>
   <si>
-    <t>.005</t>
+    <t>0.005</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>5002077</t>
   </si>
   <si>
     <t>0.025</t>
   </si>
   <si>
     <t>M6S 10x30</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>5011554</t>
   </si>
   <si>
     <t>0.013</t>
   </si>
   <si>
     <t>Loc-King M10</t>
   </si>