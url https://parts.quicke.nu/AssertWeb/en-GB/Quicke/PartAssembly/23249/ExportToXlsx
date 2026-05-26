--- v1 (2026-03-14)
+++ v2 (2026-05-26)
@@ -159,51 +159,51 @@
   <si>
     <t>8</t>
   </si>
   <si>
     <t>5013110</t>
   </si>
   <si>
     <t>Washer</t>
   </si>
   <si>
     <t>0.004</t>
   </si>
   <si>
     <t>BRB 10.5x22x2</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>5215227</t>
   </si>
   <si>
     <t>Spacer</t>
   </si>
   <si>
-    <t>.025</t>
+    <t>0.025</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>5215131</t>
   </si>
   <si>
     <t>Locking cover</t>
   </si>
   <si>
     <t>Locking cover for pin locking. For all Quicke front loader series from 1998 onwards, for all Trima front loader series from 2005 onwards.</t>
   </si>
   <si>
     <t>0.100</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>15</t>
   </si>
@@ -231,60 +231,60 @@
   <si>
     <t>5221365-1</t>
   </si>
   <si>
     <t>T</t>
   </si>
   <si>
     <t>4.000</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>60018046</t>
   </si>
   <si>
     <t>Pivot Pin</t>
   </si>
   <si>
     <t>Use original parts from Quicke/Trima when replacing pivot pins and extend the life of your front loader. Eliminate loose joints and get a better driving experience.</t>
   </si>
   <si>
     <t>0.800</t>
   </si>
   <si>
-    <t>D=30, L=127mm. Replaces 9020034</t>
+    <t>D=30, L=127mm</t>
   </si>
   <si>
     <t>60018050</t>
   </si>
   <si>
     <t>0.600</t>
   </si>
   <si>
-    <t>D=30, L=84mm. Replaces 9020039</t>
+    <t>D=30, L=84mm</t>
   </si>
   <si>
     <t>2 PCS</t>
   </si>
   <si>
     <t>5221342-7</t>
   </si>
   <si>
     <t>Support leg</t>
   </si>
   <si>
     <t>19/01/2021</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>1 PCS</t>
   </si>
   <si>
     <t>5221495-7</t>
   </si>
   <si>
     <t>Support</t>
   </si>
@@ -414,51 +414,51 @@
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:J25"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="9.140625" customWidth="1"/>
     <col min="2" max="2" width="9.140625" customWidth="1"/>
     <col min="3" max="3" width="10.8228530883789" customWidth="1"/>
     <col min="4" max="4" width="13.3355016708374" customWidth="1"/>
     <col min="5" max="5" width="9.140625" customWidth="1"/>
     <col min="6" max="6" width="12.1559066772461" customWidth="1"/>
     <col min="7" max="7" width="143.170669555664" customWidth="1"/>
     <col min="8" max="8" width="11.4540843963623" customWidth="1"/>
-    <col min="9" max="9" width="32.6560897827148" customWidth="1"/>
+    <col min="9" max="9" width="15.7407283782959" customWidth="1"/>
     <col min="10" max="10" width="11.8295488357544" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>