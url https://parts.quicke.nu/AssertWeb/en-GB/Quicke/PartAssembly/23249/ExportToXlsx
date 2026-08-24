--- v2 (2026-05-26)
+++ v3 (2026-08-24)
@@ -90,51 +90,51 @@
   <si>
     <t>3</t>
   </si>
   <si>
     <t>5221510</t>
   </si>
   <si>
     <t>Locking Pin</t>
   </si>
   <si>
     <t>.9</t>
   </si>
   <si>
     <t>D=32mm</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>5017002</t>
   </si>
   <si>
     <t>Linch pin</t>
   </si>
   <si>
-    <t>.026</t>
+    <t>0.026</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>5215219</t>
   </si>
   <si>
     <t>Indicator rod</t>
   </si>
   <si>
     <t>0.400</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>5221188</t>
   </si>
   <si>
     <t>Holder kit</t>
   </si>
   <si>
     <t>Original parts from Alo with the best fit and high quality, extends the life of your front loader. Make it easy with the right part for Quicke or Trima loader</t>
   </si>
@@ -252,99 +252,99 @@
   <si>
     <t>0.800</t>
   </si>
   <si>
     <t>D=30, L=127mm</t>
   </si>
   <si>
     <t>60018050</t>
   </si>
   <si>
     <t>0.600</t>
   </si>
   <si>
     <t>D=30, L=84mm</t>
   </si>
   <si>
     <t>2 PCS</t>
   </si>
   <si>
     <t>5221342-7</t>
   </si>
   <si>
     <t>Support leg</t>
   </si>
   <si>
-    <t>19/01/2021</t>
+    <t>1/19/2021</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>1 PCS</t>
   </si>
   <si>
     <t>5221495-7</t>
   </si>
   <si>
     <t>Support</t>
   </si>
   <si>
     <t>.4</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>5002114</t>
   </si>
   <si>
     <t>0.095</t>
   </si>
   <si>
     <t>M6S 12x100</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>5021955</t>
   </si>
   <si>
     <t>.077</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>5221186</t>
   </si>
   <si>
     <t>Pin clip</t>
   </si>
   <si>
-    <t>.012</t>
+    <t>0.012</t>
   </si>
   <si>
     <t>⌀12x120</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>5011911</t>
   </si>
   <si>
     <t>Nut</t>
   </si>
   <si>
     <t>0.020</t>
   </si>
   <si>
     <t>M12</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>5013103</t>
   </si>
@@ -415,51 +415,51 @@
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:J25"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="9.140625" customWidth="1"/>
     <col min="2" max="2" width="9.140625" customWidth="1"/>
     <col min="3" max="3" width="10.8228530883789" customWidth="1"/>
     <col min="4" max="4" width="13.3355016708374" customWidth="1"/>
     <col min="5" max="5" width="9.140625" customWidth="1"/>
     <col min="6" max="6" width="12.1559066772461" customWidth="1"/>
     <col min="7" max="7" width="143.170669555664" customWidth="1"/>
     <col min="8" max="8" width="11.4540843963623" customWidth="1"/>
     <col min="9" max="9" width="15.7407283782959" customWidth="1"/>
-    <col min="10" max="10" width="11.8295488357544" customWidth="1"/>
+    <col min="10" max="10" width="10.7358922958374" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="0" t="s">