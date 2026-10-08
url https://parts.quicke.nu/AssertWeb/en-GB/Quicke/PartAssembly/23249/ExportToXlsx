--- v3 (2026-08-24)
+++ v4 (2026-10-08)
@@ -288,51 +288,51 @@
   <si>
     <t>Support</t>
   </si>
   <si>
     <t>.4</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>5002114</t>
   </si>
   <si>
     <t>0.095</t>
   </si>
   <si>
     <t>M6S 12x100</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>5021955</t>
   </si>
   <si>
-    <t>.077</t>
+    <t>0.077</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>5221186</t>
   </si>
   <si>
     <t>Pin clip</t>
   </si>
   <si>
     <t>0.012</t>
   </si>
   <si>
     <t>⌀12x120</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>5011911</t>
   </si>
   <si>
     <t>Nut</t>
   </si>