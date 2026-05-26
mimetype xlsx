--- v1 (2025-12-22)
+++ v2 (2026-05-26)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="60" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="59" uniqueCount="59">
   <si>
     <t>Id</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Number</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Colour</t>
   </si>
   <si>
     <t>Net Weight</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
@@ -159,63 +159,60 @@
   <si>
     <t>M6S 8x129</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>5011928</t>
   </si>
   <si>
     <t>.021</t>
   </si>
   <si>
     <t>M8</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>9031725</t>
   </si>
   <si>
     <t>Hose</t>
   </si>
   <si>
-    <t>.4</t>
+    <t>0.400</t>
   </si>
   <si>
     <t>3/8"</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>9031710</t>
-  </si>
-[...1 lines deleted...]
-    <t>0.400</t>
   </si>
   <si>
     <t>3/8" L=520mm</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>9031723</t>
   </si>
   <si>
     <t>0.800</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
@@ -486,55 +483,55 @@
       </c>
       <c r="D12" s="0" t="s">
         <v>50</v>
       </c>
       <c r="F12" s="0" t="s">
         <v>51</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>53</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>54</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>50</v>
       </c>
       <c r="F13" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="G13" s="0" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>