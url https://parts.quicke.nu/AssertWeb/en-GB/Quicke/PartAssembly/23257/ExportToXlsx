--- v0 (2025-10-28)
+++ v1 (2026-08-24)
@@ -42,51 +42,51 @@
   <si>
     <t>Net Weight</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>5017000</t>
   </si>
   <si>
     <t>Retaining ring</t>
   </si>
   <si>
     <t>0.016</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>5017001</t>
   </si>
   <si>
-    <t>.013</t>
+    <t>0.013</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>5028083</t>
   </si>
   <si>
     <t>Plug</t>
   </si>
   <si>
     <t>.002</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>12715313</t>
   </si>
   <si>
     <t>Piston rod</t>
   </si>
   <si>
     <t>4.800</t>
   </si>