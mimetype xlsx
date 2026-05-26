--- v0 (2025-10-20)
+++ v1 (2026-05-26)
@@ -156,51 +156,51 @@
   <si>
     <t>9</t>
   </si>
   <si>
     <t>5221581</t>
   </si>
   <si>
     <t>Washer</t>
   </si>
   <si>
     <t>.044</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>2 PCS</t>
   </si>
   <si>
     <t>9031721</t>
   </si>
   <si>
     <t>Hose</t>
   </si>
   <si>
-    <t>1.6</t>
+    <t>1.600</t>
   </si>
   <si>
     <t>1/2" L=3335mm</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>9031714</t>
   </si>
   <si>
     <t>2.700</t>
   </si>
   <si>
     <t>3/8" L=4350mm</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>9031718</t>
   </si>
   <si>
     <t>3.500</t>
   </si>
@@ -219,51 +219,51 @@
   <si>
     <t>1/2" L=850mm</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>10550409</t>
   </si>
   <si>
     <t>Valve block</t>
   </si>
   <si>
     <t>0.860</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>5004063</t>
   </si>
   <si>
     <t>Screw</t>
   </si>
   <si>
-    <t>.02</t>
+    <t>0.020</t>
   </si>
   <si>
     <t>MC6S M8x50</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">