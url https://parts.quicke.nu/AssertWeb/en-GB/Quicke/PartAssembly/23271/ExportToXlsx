--- v0 (2026-03-18)
+++ v1 (2026-05-26)
@@ -138,51 +138,51 @@
   <si>
     <t>M6M M8 Loc-king</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>5011928</t>
   </si>
   <si>
     <t>.021</t>
   </si>
   <si>
     <t>M8</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>9031711</t>
   </si>
   <si>
     <t>Hose</t>
   </si>
   <si>
-    <t>.5</t>
+    <t>0.500</t>
   </si>
   <si>
     <t>3/8"</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>9031710</t>
   </si>
   <si>
     <t>0.400</t>
   </si>
   <si>
     <t>3/8" L=520mm</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>9031723</t>
   </si>
   <si>
     <t>0.800</t>
   </si>