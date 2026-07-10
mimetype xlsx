--- v0 (2025-11-05)
+++ v1 (2026-07-10)
@@ -123,93 +123,93 @@
   <si>
     <t>8,4x24x2</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>5013924</t>
   </si>
   <si>
     <t>0.042</t>
   </si>
   <si>
     <t>13x36x6</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>5021901</t>
   </si>
   <si>
     <t>Grease fitting</t>
   </si>
   <si>
-    <t>.005</t>
+    <t>0.005</t>
   </si>
   <si>
     <t>M6</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>5022144</t>
   </si>
   <si>
     <t>Cover</t>
   </si>
   <si>
     <t>0.028</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>5221371-1</t>
   </si>
   <si>
     <t>Tool carrier</t>
   </si>
   <si>
     <t>42.7</t>
   </si>
   <si>
     <t>Glossy Black</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>5221533</t>
   </si>
   <si>
     <t>Handle LH</t>
   </si>
   <si>
-    <t>1.03</t>
+    <t>1.030</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>5221534</t>
   </si>
   <si>
     <t>Handle RH</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>5221539</t>
   </si>
   <si>
     <t>Spring</t>
   </si>
   <si>
     <t>0.062</t>
   </si>
   <si>
     <t>13</t>
   </si>