--- v2 (2026-08-24)
+++ v3 (2026-10-09)
@@ -60,51 +60,51 @@
   <si>
     <t>1</t>
   </si>
   <si>
     <t>5221216-1</t>
   </si>
   <si>
     <t>Loader beam</t>
   </si>
   <si>
     <t>Glossy Black</t>
   </si>
   <si>
     <t>127.700</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>5221321-1</t>
   </si>
   <si>
     <t>Bearing box</t>
   </si>
   <si>
-    <t>16.6</t>
+    <t>16.600</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>5221510</t>
   </si>
   <si>
     <t>Locking Pin</t>
   </si>
   <si>
     <t>.9</t>
   </si>
   <si>
     <t>D=32mm</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>5017002</t>
   </si>
   <si>
     <t>Linch pin</t>
   </si>
@@ -279,51 +279,51 @@
   <si>
     <t>5221495-1</t>
   </si>
   <si>
     <t>Support</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>5002114</t>
   </si>
   <si>
     <t>0.095</t>
   </si>
   <si>
     <t>M6S 12x100</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>5021955</t>
   </si>
   <si>
-    <t>.077</t>
+    <t>0.077</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>5221186</t>
   </si>
   <si>
     <t>Pin clip</t>
   </si>
   <si>
     <t>0.012</t>
   </si>
   <si>
     <t>⌀12x120</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>5011911</t>
   </si>
   <si>
     <t>Nut</t>
   </si>
@@ -495,50 +495,53 @@
         <v>12</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="H2" s="0" t="s">
         <v>14</v>
       </c>
       <c r="I2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>17</v>
       </c>
+      <c r="F3" s="0" t="s">
+        <v>13</v>
+      </c>
       <c r="H3" s="0" t="s">
         <v>18</v>
       </c>
       <c r="I3" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>20</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H4" s="0" t="s">
         <v>22</v>
       </c>
       <c r="I4" s="0" t="s">
         <v>23</v>